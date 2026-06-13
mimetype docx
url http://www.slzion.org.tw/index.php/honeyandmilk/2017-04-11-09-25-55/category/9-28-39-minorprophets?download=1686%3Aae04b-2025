--- v0 (2025-12-02)
+++ v1 (2026-06-13)
@@ -215,2133 +215,2239 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00033F2F">
         <w:rPr>
           <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF5A508" w14:textId="77777777" w:rsidR="00002340" w:rsidRDefault="00002340" w:rsidP="00D31981">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="164" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C9199E" w14:textId="77777777" w:rsidR="00D31981" w:rsidRPr="00A738A4" w:rsidRDefault="000C1CDA" w:rsidP="00044CEE">
+    <w:p w14:paraId="56C9199E" w14:textId="77777777" w:rsidR="00D31981" w:rsidRPr="00A738A4" w:rsidRDefault="000C1CDA" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00D31981" w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>目</w:t>
       </w:r>
       <w:r w:rsidR="003F22CD" w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D31981" w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>錄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEC2078" w14:textId="54673E3B" w:rsidR="004F2ED9" w:rsidRDefault="0033638F">
+    <w:p w14:paraId="23907FEF" w14:textId="751C112A" w:rsidR="005B6F7C" w:rsidRDefault="0033638F" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214368035" w:history="1">
-        <w:r w:rsidR="004F2ED9" w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745332" w:history="1">
+        <w:r w:rsidR="005B6F7C" w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidR="004F2ED9" w:rsidRPr="00756DC5">
+        <w:r w:rsidR="005B6F7C" w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidR="004F2ED9" w:rsidRPr="00756DC5">
+        <w:r w:rsidR="005B6F7C" w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　彌迦書釋義　</w:t>
         </w:r>
-        <w:r w:rsidR="004F2ED9" w:rsidRPr="00756DC5">
+        <w:r w:rsidR="005B6F7C" w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidR="004F2ED9" w:rsidRPr="00756DC5">
+        <w:r w:rsidR="005B6F7C" w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368035 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745332 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F2ED9">
+        <w:r w:rsidR="005B6F7C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CA6888A" w14:textId="6D55E498" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="7988C232" w14:textId="28ED37C9" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368036" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745333" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《錫安必被耕種像一塊田》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368036 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745333 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BD0F404" w14:textId="2378DAD9" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="0E8EF838" w14:textId="2527CB1C" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368037" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745334" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《出來一位掌權者》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368037 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745334 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A2E2E24" w14:textId="6AC7BD91" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="1DD54028" w14:textId="7472A554" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368038" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745335" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《神向你所要的》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368038 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745335 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58AD2279" w14:textId="6B0FEB29" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="190B00C5" w14:textId="6964CAEF" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368039" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745336" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　那鴻書釋義　</w:t>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368039 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745336 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05105E7E" w14:textId="6B50FDF8" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="56294EEC" w14:textId="1506DF6A" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368040" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745337" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《在患難中作保障》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368040 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745337 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6005B5C7" w14:textId="3E8E40B3" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="09C586E9" w14:textId="2A9DB77E" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368041" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745338" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　哈巴谷書釋義　</w:t>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368041 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745338 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="561B815D" w14:textId="3E77792D" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="79D53D95" w14:textId="1A06BA97" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368042" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745339" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《立在望樓上》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368042 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745339 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="783EA01A" w14:textId="5F13910F" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="04A86C07" w14:textId="63378E95" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368043" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745340" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《復興你的作為》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368043 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745340 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1591050D" w14:textId="76F2BCB0" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="4C44F56D" w14:textId="0E54F92A" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368044" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745341" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　西番雅書釋義　</w:t>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368044 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745341 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="777B8415" w14:textId="2B2793AD" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="0C8828DF" w14:textId="04B1D798" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368045" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745342" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《隱藏起來》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368045 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745342 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58871AF4" w14:textId="7D188EB0" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="5E94B76B" w14:textId="222A00D1" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368046" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745343" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《得稱讚有名聲》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368046 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745343 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5221F043" w14:textId="1B81379E" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="0A4D7DDC" w14:textId="5B7B27EE" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368047" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745344" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　哈該書釋義　</w:t>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368047 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745344 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B0B0A36" w14:textId="683269D3" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="59E2094F" w14:textId="079EF0B8" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368048" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745345" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《先知的另類眼光》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368048 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745345 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7193AB95" w14:textId="75867608" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="4F8BF1DE" w14:textId="5469CCDC" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368049" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745346" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《震動萬國》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368049 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745346 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="492A579C" w14:textId="20FAAB3B" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="46CAA724" w14:textId="5F179CC9" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368050" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745347" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　撒迦利亞書釋義　</w:t>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368050 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745347 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>44</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="786FC579" w14:textId="311AA3F6" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="677AF395" w14:textId="58A542B1" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368051" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745348" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《神興起從聖所出來了》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368051 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745348 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>44</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72F7AFEF" w14:textId="3047B32E" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="72DF7D5B" w14:textId="2DCF7E13" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368052" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745349" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《潔淨與膏油》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368052 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745349 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>49</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23256321" w14:textId="42C6B179" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="02D91149" w14:textId="6B928137" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368053" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745350" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《兩職間籌定和平》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368053 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745350 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>54</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C58B3D7" w14:textId="3DE65A10" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="5C78CF7F" w14:textId="73781788" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368054" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745351" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《向神禁食為神而吃》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368054 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745351 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>58</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21F82A8E" w14:textId="04E7F35E" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="21BD1AE6" w14:textId="62F2E0D1" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368055" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745352" w:history="1">
+        <w:r w:rsidRPr="005C2097">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>《栽種於列國</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005C2097">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>》</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745352 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>62</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6EBDB947" w14:textId="2CF0DE9A" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
+        </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
+        <w:ind w:left="560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227745353" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《被棄絕的基督》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368055 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745353 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>66</w:t>
+          <w:t>67</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48854F58" w14:textId="538DF80C" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="7F79BCD2" w14:textId="0BC373B0" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368056" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745354" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>《再臨的君王》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368056 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745354 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>71</w:t>
+          <w:t>72</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D41C0EE" w14:textId="0DDFA49C" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="7C4DB102" w14:textId="1885DCD0" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="10"/>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368057" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745355" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F068"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">　瑪拉基書釋義　</w:t>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
-        <w:r w:rsidRPr="00756DC5">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:sym w:font="Wingdings 2" w:char="F067"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368057 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745355 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>75</w:t>
+          <w:t>76</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E933BC3" w14:textId="2EA66D6B" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="4B8C8925" w14:textId="3A247C30" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368058" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745356" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《回歸敬虔》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368058 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745356 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>75</w:t>
+          <w:t>76</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11685E64" w14:textId="0E09814E" w:rsidR="004F2ED9" w:rsidRDefault="004F2ED9">
+    <w:p w14:paraId="69762E2D" w14:textId="03754484" w:rsidR="005B6F7C" w:rsidRDefault="005B6F7C" w:rsidP="005B6F7C">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
         </w:tabs>
+        <w:spacing w:line="350" w:lineRule="exact"/>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="新細明體" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214368059" w:history="1">
-        <w:r w:rsidRPr="00756DC5">
+      <w:hyperlink w:anchor="_Toc227745357" w:history="1">
+        <w:r w:rsidRPr="005C2097">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
           </w:rPr>
           <w:t>《忽然進入祂的殿》</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214368059 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227745357 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>80</w:t>
+          <w:t>81</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F5BFF2D" w14:textId="6BF9DECB" w:rsidR="00AB0575" w:rsidRPr="005A3459" w:rsidRDefault="0033638F" w:rsidP="00E625A4">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="82"/>
+    <w:p w14:paraId="4F5BFF2D" w14:textId="75D6571A" w:rsidR="00AB0575" w:rsidRPr="005A3459" w:rsidRDefault="0033638F" w:rsidP="005B6F7C">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="82" w:line="350" w:lineRule="exact"/>
         <w:sectPr w:rsidR="00AB0575" w:rsidRPr="005A3459" w:rsidSect="00044CEE">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="794" w:left="851" w:header="454" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:titlePg/>
           <w:docGrid w:type="lines" w:linePitch="329"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1759357F" w14:textId="77777777" w:rsidR="00FC2519" w:rsidRPr="00062BCC" w:rsidRDefault="009A10B2" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214368035"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc227745332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="009A10B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>彌迦書</w:t>
       </w:r>
@@ -2349,51 +2455,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5465FBF0" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214368036"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc227745333"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《錫安必被耕種像一塊田》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="677F05DE" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．先知彌迦（彌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -3189,51 +3295,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3:8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A1216F" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D8C8767" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214368037"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227745334"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《出來一位掌權者》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0333395D" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．萬民要流歸這山（彌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4:1~5</w:t>
@@ -3488,82 +3594,82 @@
       <w:r w:rsidR="00E33F98" w:rsidRPr="00E33F98">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>的牆上刻了彌迦書</w:t>
       </w:r>
       <w:r w:rsidR="00E33F98" w:rsidRPr="00E33F98">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4:3</w:t>
       </w:r>
       <w:r w:rsidR="00E33F98" w:rsidRPr="00E33F98">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這段經文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；其實這樣的平安和睦，無法藉政治、軍事力量達成，只有基督的福音才能。神要在那些蒙恩得救的人心中，賜下真實的平安和睦，原用來爭強鬥狠的力量，現在用來栽種福音種子，耕耘收割。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F705708" w14:textId="5A8F5CB4" w:rsidR="00E33F98" w:rsidRDefault="004F2ED9" w:rsidP="00E33F98">
+    <w:p w14:paraId="3F705708" w14:textId="5A8F5CB4" w:rsidR="00E33F98" w:rsidRDefault="005B6F7C" w:rsidP="00E33F98">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283" w:hanging="283"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="3607D21B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="圖片 1" o:spid="_x0000_i1025" type="#_x0000_t75" alt="陈士胜：在美国纽约联合国总部声援郭飞雄绝食简讯（3） – 独立中文笔会" style="width:355.9pt;height:125pt;visibility:visible;mso-wrap-style:square;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text">
+          <v:shape id="圖片 1" o:spid="_x0000_i1025" type="#_x0000_t75" alt="陈士胜：在美国纽约联合国总部声援郭飞雄绝食简讯（3） – 独立中文笔会" style="width:355.7pt;height:124.65pt;visibility:visible;mso-wrap-style:square;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId11" o:title="陈士胜：在美国纽约联合国总部声援郭飞雄绝食简讯（3） – 独立中文笔会" croptop="10274f" cropbottom="14097f"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CAFA0F" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -4006,51 +4112,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5:4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0746CFF6" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A4D0BB" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214368038"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227745335"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《神向你所要的》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="47E870E5" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．神向你所要的是什麼呢（彌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6:1~8</w:t>
@@ -4959,51 +5065,51 @@
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="085CEF3D" w14:textId="77777777" w:rsidR="00686CCF" w:rsidRDefault="00686CCF" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
         <w:sectPr w:rsidR="00686CCF" w:rsidSect="00B6376D">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7052A517" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRPr="00062BCC" w:rsidRDefault="00033F2F" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214368039"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227745336"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="009A10B2" w:rsidRPr="009A10B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>那鴻書</w:t>
       </w:r>
@@ -5011,51 +5117,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2D944A75" w14:textId="77777777" w:rsidR="00FC2519" w:rsidRDefault="00AE7A49" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214368040"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227745337"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《在患難中作保障》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2CF941F2" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．那鴻書（鴻</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -5742,51 +5848,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C3DF61B" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRDefault="00033F2F" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="101720CF" w14:textId="77777777" w:rsidR="00062BCC" w:rsidRDefault="00062BCC" w:rsidP="001A5D1C">
       <w:pPr>
         <w:sectPr w:rsidR="00062BCC" w:rsidSect="00B6376D">
           <w:headerReference w:type="even" r:id="rId18"/>
           <w:headerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6252651C" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRPr="00A738A4" w:rsidRDefault="00033F2F" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214368041"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227745338"/>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="009A10B2" w:rsidRPr="009A10B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>哈巴谷書</w:t>
       </w:r>
@@ -5794,51 +5900,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0DFDE10E" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRDefault="00AE7A49" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214368042"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227745339"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《立在望樓上》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5FAF8F8E" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．為何看著不理？（哈</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -6604,51 +6710,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2:20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15877092" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F64126" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214368043"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc227745340"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《復興你的作為》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="0D2DF373" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．求你復興你的作為（哈</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3:1~2</w:t>
@@ -7294,51 +7400,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DA16A05" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="746D26AB" w14:textId="77777777" w:rsidR="004431B7" w:rsidRDefault="004431B7" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
         <w:sectPr w:rsidR="004431B7" w:rsidSect="00B6376D">
           <w:headerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A715AB2" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRPr="00A738A4" w:rsidRDefault="00033F2F" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214368044"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227745341"/>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="009A10B2" w:rsidRPr="009A10B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>西番雅書</w:t>
       </w:r>
@@ -7346,51 +7452,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="09B119C9" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRDefault="00AE7A49" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214368045"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227745342"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《隱藏起來》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6A36F38E" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．先知責罪（番</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1:1~13</w:t>
       </w:r>
@@ -8185,51 +8291,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2:3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDDA442" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00F360A8" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214368046"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc227745343"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《得稱讚有名聲》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="13CFB712" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．不領受訓誨不親近神（番</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3:1~7</w:t>
@@ -8909,51 +9015,51 @@
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E2389FB" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74713A26" w14:textId="77777777" w:rsidR="004431B7" w:rsidRDefault="004431B7" w:rsidP="001A5D1C">
       <w:pPr>
         <w:sectPr w:rsidR="004431B7" w:rsidSect="00B6376D">
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D0A716" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRPr="00A738A4" w:rsidRDefault="00033F2F" w:rsidP="00062BCC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214368047"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227745344"/>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="009A10B2" w:rsidRPr="009A10B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>哈該書</w:t>
       </w:r>
@@ -8961,51 +9067,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="7DA6C464" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRDefault="00AE7A49" w:rsidP="00686CCF">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214368048"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc227745345"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《先知的另類眼光》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="01C92286" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．先知有不同眼光（拉</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4:23~5:2</w:t>
       </w:r>
@@ -9554,51 +9660,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1:12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5C2E1D" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A61B652" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214368049"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227745346"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《震動萬國》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="419C52F0" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．末後的榮耀（該</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -10273,51 +10379,51 @@
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73973C21" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRDefault="00033F2F" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BEAA1CC" w14:textId="77777777" w:rsidR="004431B7" w:rsidRDefault="004431B7" w:rsidP="001A5D1C">
       <w:pPr>
         <w:sectPr w:rsidR="004431B7" w:rsidSect="00B6376D">
           <w:headerReference w:type="default" r:id="rId23"/>
           <w:headerReference w:type="first" r:id="rId24"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="434DC07D" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRPr="00A738A4" w:rsidRDefault="00033F2F" w:rsidP="00686CCF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214368050"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc227745347"/>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="009A10B2" w:rsidRPr="009A10B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>撒迦利亞</w:t>
       </w:r>
@@ -10331,51 +10437,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="18DE49CA" w14:textId="77777777" w:rsidR="00033F2F" w:rsidRDefault="00AE7A49" w:rsidP="00686CCF">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214368051"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227745348"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《神興起從聖所出來了》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="22C17DB6" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．復興與重建（亞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -11153,51 +11259,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2:13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098A87AE" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2283E10D" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214368052"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc227745349"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《潔淨與膏油》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="385D6419" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．潔淨的冠冕與神親自雕刻之石（亞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -11994,51 +12100,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4:6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5076A17A" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721D9C76" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214368053"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc227745350"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《兩職間籌定和平》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="75083E38" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．書卷與婦人（亞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
@@ -12666,51 +12772,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6:12~13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21550342" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556AC1B5" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214368054"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc227745351"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《向神禁食為神而吃》</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7B962893" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．禁食（亞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>7</w:t>
@@ -13555,932 +13661,941 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請試試看將撒迦利亞書</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8:2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D4FEAF" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003B4A95" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
-[...867 lines deleted...]
-    <w:p w14:paraId="12F1F563" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00B6222E">
+    <w:p w14:paraId="003B4A95" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00250FB1">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214368055"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227745352"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>《栽種於列國》</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="7DA8E2C8" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一．禁食變歡樂（亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>8:18~23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53111CC0" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>8:18~23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>是本書第一大段的結語，百姓因罪受管教而被擄，現在神使他們歸回，給他們說安慰的話，他們爭戰的日子滿了，罪孽赦免了，雖然他們曾墮落到最深，如今卻要被救到王子的地位（參賽</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>40:1~2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5288D0FC" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>過去禁食的日子，將要變為歡喜快樂的日子，變為歡樂的節期。亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>9~14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>章是本書第二大段，敘述一點兩約之間的預言，然後將焦點放在要來的君王身上，特別強調祂將被百姓棄絕，許多話將應驗在主釘十架上；但有一天祂要在榮耀中再來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C62837" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>禁食的日子變歡樂的節期，雖然也應驗在歸回的人中，更偉大的意義將是指著耶穌基督的來到。亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>9:9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>預言主騎驢進聖城，祂將除滅我們生命中的仇敵及一切混亂，帶來平安、榮耀與華美。耶穌一來，咒詛將化成祝福。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E01A98F" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>但咒詛化成祝福，有時需要經歷一段時日，等我們的生命更被煉淨，祝福才來到。有人說，不要將孩子都養在冰箱、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>7-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、家樂福旁，要讓他們經歷生命的缺乏、衝擊，而生出堅韌的性格來。追求主也需要花功夫，並勝過試驗，通過關卡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D2BC27" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>當我們經過這些試驗，生命變得平靜穩固，喜樂自在，而且因著得以自由而能擔待軟弱的人時，主的名將因此顯出榮耀，世人將看見主與我們同在，他們將起意一起</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>來尋求主了。亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>8:22~23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>是我們禱告、追求、期盼著的復興光景，也是神對教會的應許。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F88D88B" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE82510" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二．恩慈與榮美（亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2A51E" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>這一大段稍為提到兩約之間的事，神將保守歸回之民脫離仇敵強權，撒迦利亞似乎只拿希臘作代表。摩根認為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>9:1~8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>應驗在亞歷山大大帝身上，神將亞蘭、推羅、西頓、非利士交在他手中，但他用了七個月才攻破推羅。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE51C41" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>這期間他可能不只一次經過耶路撒冷，卻從未攻擊之（猶太人傳說是大祭司將但以理書給他看）。主保守聖城，要等到那位真實的大君王來到。摩根認為這裡也預言了神將興起猶大馬加比，來勝過安提阿古四世（希臘分國後其中一位君王）。這些話用在馬加比身上，顯然有些誇張與牽強，在基督來之後才要豐富地應驗在教會身上。他們要像祂冠冕上的寶石，被高舉在祂的地以上，在祂的地上發光輝（參經文小字）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C79D7D6" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>當你讀使徒行傳，會發現初代教會就像先知描述的樣子；可能不是外觀如此，也可能並未成為眾所皆知的媒體第一版消息，但在神兒女接觸的地方，人都會看見神的榮耀。但願我們也都這樣。我知道今天在世界各地，有一些教會是這樣，至少有一些神兒女是這樣的，我們中間也有人是這樣的。人碰到我們，會想跟著起來尋求主，因為在我們身上、在我們中間，看見神的同在。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5959E7B6" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>他們將在我們身上、在我們中間看見神的恩慈，也看見神的榮美（亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>9:17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）。有一天，世人的眼目都將仰望耶和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>華神，人類終極的命運將在祂手中。祂不是以世人所以為威武榮耀的姿態來，而是謙和地騎著驢駒來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691B0915" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>祂以恩慈來表明祂的榮耀，以謙卑來表明祂的華美。我們也都應該是這樣，好叫世人從我們身上、在我們中間看見神的榮美，而跨進永恆的門。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D384DE9" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0411B0F9" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>三．栽種於列國（亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BF0551" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>這都是大君王臨到我們時，將發生的事。神一定要做，但祂還是要我們求，不是苦苦哀求，而是去支取。應該有春雨了，好使穀粒飽滿，我們就求春雨。就像我們常求神使我們的聚會有使人得救、得醫治釋放、被聖靈充滿的大能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3BCB7D" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>先知提到百姓的牧人失職（亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:2~3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，後面還要提到），但神自己要扶持祂的百姓，使他們歸回，神要高舉猶大家，甚至將大衛家與耶路撒冷跟猶大家區分開來（參亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>12:7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>），因為將要來的那位真實的君王，將出於猶大支派，但比大衛更尊貴。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFA7D2A" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:8~12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>提到主將做的事：祂要發絲聲招聚百姓來，從埃及、從亞述招聚他們出來。祂知道用怎樣的聲音或信號，讓屬祂的人認得，參約</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A06662" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為了領我們出來，祂會擊打這世界（參亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:11~12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>），這世界遇見災禍，常不是因為神懲罰世人，而是要使祂所預定的百姓顯露出來。祂領我們出來，與世界分別，祂也要帶我們進入，進入應許之地，進入祂的安息，這是天堂的預嚐。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3484AB4C" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>但不是等到我們完全脫離世界，被帶進天堂，神才作工；當我們還在世界中生活，遇見各種麻煩時，就能彰顯神的榮耀了。亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>提到神要將他們播散在列國中，有的譯作分散到列國各地，有的譯作將他們播種在列國各地。神使他們被分散到不同地方，卻是將他們種下。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AC5973" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>他們雖因罪被神降卑，但他們裡頭有神，所以無論在哪裡，就在那裡生根發芽，至終開花結果。但願我們都是這樣的人，不要只是分析情勢，學會怎樣勝過別人，怎樣步步高昇；而是栽種在那裡，就讓生命扎根豐盛，自然地拓及四周。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF07E9F" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你是否已經成為這樣的人：「倚靠我，得以堅固，一舉一動必奉我的名。」（亞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）？願主得著我們，願這世界能更多看見這樣的人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B367E89" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A159BC" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>【導讀題目】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFC66D3" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在本書兩大段交接之處，神百姓如何因悖逆神而招致咒詛，被擄到外邦；現在因神的憐憫與慈愛，得以歸回，而且神要使他們加倍蒙福。請說說您對「咒詛化成祝福」的認識與經歷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A018B4A" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在世上列國各自發展，強弱更替之際，神始終在其中掌權，並護衛祂的百姓；還使祂的百姓藉世界的動亂變遷，成就神的榮美。您能否說說一些您對這事的見解？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1849593F" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在百姓的牧人失職，因此使羊群流離四散時，神將要親自來領回、眷顧、牧養。祂將謙謙和和地騎著驢駒臨到。我們如何將這段預言，放在今天救恩的時代呢？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F184AD" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>神要將祂的百姓播散在列國中，這成為他們將帶給萬國祝福的契機，應驗神給亞伯拉罕的應許（參創</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>22:18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）。您可以說明一下此事，並應用在使徒行傳的記述（門徒因逼迫而分散，卻將福音傳開），以及我們自己身上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7BC2ED" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00B6222E">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請試試看將撒迦利亞書</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10:9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>背誦起來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F1F563" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="00B6222E">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:spacing w:after="190"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227745353"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《被棄絕的基督》</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="675F9108" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．被拒絕的君王（亞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>章）</w:t>
       </w:r>
     </w:p>
@@ -15242,60 +15357,60 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>12:10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDA4AB6" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3770EE7A" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRPr="00AE7A49" w:rsidRDefault="009A10B2" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214368056"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc227745354"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《再臨的君王》</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="0279874E" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="009A10B2">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．祂必要再來（亞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>章）</w:t>
       </w:r>
     </w:p>
@@ -15939,110 +16054,110 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1501F4" w14:textId="77777777" w:rsidR="009A10B2" w:rsidRPr="009A10B2" w:rsidRDefault="009A10B2" w:rsidP="001A5D1C">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F8CCF2" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00002340">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
         <w:sectPr w:rsidR="00AE7A49" w:rsidSect="00B6376D">
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
           <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDB61EA" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRPr="00A738A4" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214368057"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc227745355"/>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F068"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>瑪拉基書</w:t>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">釋義　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
       <w:r w:rsidRPr="00A738A4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F067"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="74482D8A" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214368058"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc227745356"/>
       <w:r w:rsidRPr="00AE7A49">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>《回歸敬虔》</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="1007F7AE" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．舊約末代先知的信息（瑪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>章）</w:t>
       </w:r>
     </w:p>
@@ -16681,59 +16796,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2:7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5B986B" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F33516" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="190"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214368059"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc227745357"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>《忽然進入祂的殿》</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="5B485C57" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一．所仰慕的快要來到（瑪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2:17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
@@ -17366,265 +17481,265 @@
     </w:p>
     <w:p w14:paraId="5DA0447C" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當您看見惡道橫行，卻似乎沒遇見神的審判時，您會怎麼想？就您對神攝理的認識，神又是怎麼想的？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687038B0" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+    <w:p w14:paraId="687038B0" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRPr="00250FB1" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>先知如何預言基督的臨到，是在什麼背景底下，會以怎樣的方式，人會怎樣經歷，祂臨到時又會帶來怎樣的光景？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343BAA81" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+    <w:p w14:paraId="343BAA81" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRPr="00250FB1" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
+      <w:pPr>
+        <w:pStyle w:val="010120"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>神為何在這最末了的信息裡，提到金錢與奉獻的事？對錢財的態度，與我們預備迎見彌賽亞的來到，有何關聯呢？</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7008E649" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>從瑪</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>3:16-18</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>4:4-6</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00250FB1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>，思想基督來到時，祂希望看見祂的百姓活出怎樣的生活？這樣生活的人，神將如何看待他們？</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20776D0B" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請詮釋瑪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4:2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，說說您的見解與經驗。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209EEF7A" w14:textId="77777777" w:rsidR="00AE7A49" w:rsidRDefault="00AE7A49" w:rsidP="00AE7A49">
+    <w:p w14:paraId="55EAB740" w14:textId="2788C9C1" w:rsidR="00002340" w:rsidRPr="00002340" w:rsidRDefault="00AE7A49" w:rsidP="00250FB1">
       <w:pPr>
         <w:pStyle w:val="010120"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請試試看將瑪拉基書</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3:17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4:2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>背誦起來。</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00002340" w:rsidRPr="00002340" w:rsidSect="00B6376D">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="737" w:left="680" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="451F15B0" w14:textId="77777777" w:rsidR="004C6BAC" w:rsidRDefault="004C6BAC" w:rsidP="005E1260">
+    <w:p w14:paraId="5CF8A826" w14:textId="77777777" w:rsidR="00E775C3" w:rsidRDefault="00E775C3" w:rsidP="005E1260">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E920CEA" w14:textId="77777777" w:rsidR="004C6BAC" w:rsidRDefault="004C6BAC" w:rsidP="005E1260">
+    <w:p w14:paraId="1C8E7534" w14:textId="77777777" w:rsidR="00E775C3" w:rsidRDefault="00E775C3" w:rsidP="005E1260">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -17794,61 +17909,61 @@
       <w:t>95</w:t>
     </w:r>
     <w:r w:rsidRPr="00062BCC">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BB96988" w14:textId="77777777" w:rsidR="00B6376D" w:rsidRDefault="00B6376D">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68F72F70" w14:textId="77777777" w:rsidR="004C6BAC" w:rsidRDefault="004C6BAC" w:rsidP="005E1260">
+    <w:p w14:paraId="09EF13AE" w14:textId="77777777" w:rsidR="00E775C3" w:rsidRDefault="00E775C3" w:rsidP="005E1260">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F9BF3B" w14:textId="77777777" w:rsidR="004C6BAC" w:rsidRDefault="004C6BAC" w:rsidP="005E1260">
+    <w:p w14:paraId="34D10570" w14:textId="77777777" w:rsidR="00E775C3" w:rsidRDefault="00E775C3" w:rsidP="005E1260">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FB7913C" w14:textId="77777777" w:rsidR="007221A5" w:rsidRPr="007221A5" w:rsidRDefault="007221A5">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>小先知書釋義</w:t>
     </w:r>
     <w:r>
@@ -21068,51 +21183,51 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="666634966">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1745881729">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="507061756">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1783720404">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1094939400">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1131286942">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="133"/>
+  <w:zoom w:percent="112"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -21186,50 +21301,51 @@
     <w:rsid w:val="0008024E"/>
     <w:rsid w:val="0008069E"/>
     <w:rsid w:val="00080E82"/>
     <w:rsid w:val="00082BFF"/>
     <w:rsid w:val="000835BF"/>
     <w:rsid w:val="00084AE7"/>
     <w:rsid w:val="00085747"/>
     <w:rsid w:val="000868DD"/>
     <w:rsid w:val="0009020E"/>
     <w:rsid w:val="0009029D"/>
     <w:rsid w:val="0009271E"/>
     <w:rsid w:val="00097F10"/>
     <w:rsid w:val="000A3014"/>
     <w:rsid w:val="000A61D2"/>
     <w:rsid w:val="000B21DD"/>
     <w:rsid w:val="000B24DA"/>
     <w:rsid w:val="000B33AF"/>
     <w:rsid w:val="000B431D"/>
     <w:rsid w:val="000B57D0"/>
     <w:rsid w:val="000B6087"/>
     <w:rsid w:val="000B6C41"/>
     <w:rsid w:val="000C1CDA"/>
     <w:rsid w:val="000C226E"/>
     <w:rsid w:val="000C2EE1"/>
     <w:rsid w:val="000C5DC5"/>
+    <w:rsid w:val="000D01B6"/>
     <w:rsid w:val="000D08BC"/>
     <w:rsid w:val="000D10CE"/>
     <w:rsid w:val="000D15AB"/>
     <w:rsid w:val="000D30EA"/>
     <w:rsid w:val="000D40E1"/>
     <w:rsid w:val="000D5484"/>
     <w:rsid w:val="000D5631"/>
     <w:rsid w:val="000E097E"/>
     <w:rsid w:val="000E71A9"/>
     <w:rsid w:val="000F0859"/>
     <w:rsid w:val="000F1891"/>
     <w:rsid w:val="000F27D9"/>
     <w:rsid w:val="000F3215"/>
     <w:rsid w:val="000F3D29"/>
     <w:rsid w:val="000F5F6F"/>
     <w:rsid w:val="000F6C45"/>
     <w:rsid w:val="00101227"/>
     <w:rsid w:val="00101829"/>
     <w:rsid w:val="00101E6B"/>
     <w:rsid w:val="001022BF"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00104063"/>
     <w:rsid w:val="00107205"/>
     <w:rsid w:val="001130B6"/>
     <w:rsid w:val="00114F1E"/>
@@ -21329,50 +21445,51 @@
     <w:rsid w:val="002134CC"/>
     <w:rsid w:val="00214E11"/>
     <w:rsid w:val="00215D7E"/>
     <w:rsid w:val="00216947"/>
     <w:rsid w:val="00216BFD"/>
     <w:rsid w:val="00216DEE"/>
     <w:rsid w:val="00217063"/>
     <w:rsid w:val="00220B7E"/>
     <w:rsid w:val="00221ED2"/>
     <w:rsid w:val="00223F44"/>
     <w:rsid w:val="002246B1"/>
     <w:rsid w:val="002273E7"/>
     <w:rsid w:val="002275DD"/>
     <w:rsid w:val="0023062C"/>
     <w:rsid w:val="00231237"/>
     <w:rsid w:val="002326C6"/>
     <w:rsid w:val="00232B81"/>
     <w:rsid w:val="002358C7"/>
     <w:rsid w:val="0023732F"/>
     <w:rsid w:val="0024086D"/>
     <w:rsid w:val="00241D95"/>
     <w:rsid w:val="00244F68"/>
     <w:rsid w:val="0024674E"/>
     <w:rsid w:val="00247C43"/>
     <w:rsid w:val="002507BF"/>
+    <w:rsid w:val="00250FB1"/>
     <w:rsid w:val="00252CA9"/>
     <w:rsid w:val="0025321E"/>
     <w:rsid w:val="00253B23"/>
     <w:rsid w:val="00254536"/>
     <w:rsid w:val="00256448"/>
     <w:rsid w:val="0025649F"/>
     <w:rsid w:val="002607B5"/>
     <w:rsid w:val="002625EF"/>
     <w:rsid w:val="00267E34"/>
     <w:rsid w:val="00270BED"/>
     <w:rsid w:val="002711E9"/>
     <w:rsid w:val="002718FE"/>
     <w:rsid w:val="00271F72"/>
     <w:rsid w:val="00273CE4"/>
     <w:rsid w:val="00274EB5"/>
     <w:rsid w:val="00275218"/>
     <w:rsid w:val="00276111"/>
     <w:rsid w:val="002772C0"/>
     <w:rsid w:val="0028046A"/>
     <w:rsid w:val="00280916"/>
     <w:rsid w:val="002809E4"/>
     <w:rsid w:val="0028382E"/>
     <w:rsid w:val="00283A52"/>
     <w:rsid w:val="002855F5"/>
     <w:rsid w:val="002858FF"/>
@@ -21456,75 +21573,77 @@
     <w:rsid w:val="00385B8E"/>
     <w:rsid w:val="003863AA"/>
     <w:rsid w:val="0038661B"/>
     <w:rsid w:val="00393B1A"/>
     <w:rsid w:val="0039410E"/>
     <w:rsid w:val="003A1C2C"/>
     <w:rsid w:val="003A4059"/>
     <w:rsid w:val="003A4356"/>
     <w:rsid w:val="003A4F3E"/>
     <w:rsid w:val="003A6DF4"/>
     <w:rsid w:val="003A7290"/>
     <w:rsid w:val="003A7D5F"/>
     <w:rsid w:val="003B0789"/>
     <w:rsid w:val="003B20C9"/>
     <w:rsid w:val="003B219C"/>
     <w:rsid w:val="003B2F63"/>
     <w:rsid w:val="003B5B38"/>
     <w:rsid w:val="003B77ED"/>
     <w:rsid w:val="003B7DD4"/>
     <w:rsid w:val="003C2262"/>
     <w:rsid w:val="003C283D"/>
     <w:rsid w:val="003C6245"/>
     <w:rsid w:val="003C629A"/>
     <w:rsid w:val="003C77AB"/>
     <w:rsid w:val="003C79A6"/>
+    <w:rsid w:val="003D0A4C"/>
     <w:rsid w:val="003D2522"/>
     <w:rsid w:val="003D2822"/>
     <w:rsid w:val="003D2C06"/>
     <w:rsid w:val="003D304F"/>
     <w:rsid w:val="003D42EB"/>
     <w:rsid w:val="003D5E64"/>
     <w:rsid w:val="003D781D"/>
     <w:rsid w:val="003E0334"/>
     <w:rsid w:val="003E05D3"/>
     <w:rsid w:val="003E41A2"/>
     <w:rsid w:val="003E4336"/>
     <w:rsid w:val="003E500A"/>
     <w:rsid w:val="003E6C24"/>
     <w:rsid w:val="003E6FBA"/>
     <w:rsid w:val="003F0876"/>
     <w:rsid w:val="003F1610"/>
     <w:rsid w:val="003F22CD"/>
     <w:rsid w:val="003F553F"/>
     <w:rsid w:val="003F6D53"/>
     <w:rsid w:val="00401A6C"/>
     <w:rsid w:val="00401F07"/>
     <w:rsid w:val="004033FC"/>
     <w:rsid w:val="00403418"/>
     <w:rsid w:val="004108C3"/>
     <w:rsid w:val="00411368"/>
+    <w:rsid w:val="00413DE4"/>
     <w:rsid w:val="004165A6"/>
     <w:rsid w:val="00416E72"/>
     <w:rsid w:val="0041766C"/>
     <w:rsid w:val="00417A60"/>
     <w:rsid w:val="00422B2A"/>
     <w:rsid w:val="004269A0"/>
     <w:rsid w:val="004279B9"/>
     <w:rsid w:val="00430D6F"/>
     <w:rsid w:val="00431D6F"/>
     <w:rsid w:val="00431FBB"/>
     <w:rsid w:val="00432031"/>
     <w:rsid w:val="00434639"/>
     <w:rsid w:val="00435993"/>
     <w:rsid w:val="00436B89"/>
     <w:rsid w:val="00437868"/>
     <w:rsid w:val="00437C82"/>
     <w:rsid w:val="00440E78"/>
     <w:rsid w:val="004431B7"/>
     <w:rsid w:val="00443EA2"/>
     <w:rsid w:val="00444379"/>
     <w:rsid w:val="00446184"/>
     <w:rsid w:val="0045126B"/>
     <w:rsid w:val="004534C6"/>
     <w:rsid w:val="00453F8B"/>
     <w:rsid w:val="00455438"/>
@@ -21622,50 +21741,51 @@
     <w:rsid w:val="00572476"/>
     <w:rsid w:val="00577DE2"/>
     <w:rsid w:val="00580037"/>
     <w:rsid w:val="00584660"/>
     <w:rsid w:val="0058756A"/>
     <w:rsid w:val="0059093E"/>
     <w:rsid w:val="00592A0F"/>
     <w:rsid w:val="00595207"/>
     <w:rsid w:val="005956F9"/>
     <w:rsid w:val="00596693"/>
     <w:rsid w:val="005A2795"/>
     <w:rsid w:val="005A2D3E"/>
     <w:rsid w:val="005A3459"/>
     <w:rsid w:val="005A38D2"/>
     <w:rsid w:val="005A41CE"/>
     <w:rsid w:val="005A4215"/>
     <w:rsid w:val="005A574D"/>
     <w:rsid w:val="005A7D08"/>
     <w:rsid w:val="005B0328"/>
     <w:rsid w:val="005B047A"/>
     <w:rsid w:val="005B11B2"/>
     <w:rsid w:val="005B15F7"/>
     <w:rsid w:val="005B254F"/>
     <w:rsid w:val="005B3E4B"/>
     <w:rsid w:val="005B4411"/>
+    <w:rsid w:val="005B6F7C"/>
     <w:rsid w:val="005C07C6"/>
     <w:rsid w:val="005C1B55"/>
     <w:rsid w:val="005C79E5"/>
     <w:rsid w:val="005C7FD4"/>
     <w:rsid w:val="005D2883"/>
     <w:rsid w:val="005D7A93"/>
     <w:rsid w:val="005D7B5D"/>
     <w:rsid w:val="005E1260"/>
     <w:rsid w:val="005E2465"/>
     <w:rsid w:val="005E4465"/>
     <w:rsid w:val="005E4821"/>
     <w:rsid w:val="005E57BC"/>
     <w:rsid w:val="005E7D39"/>
     <w:rsid w:val="005F2929"/>
     <w:rsid w:val="005F29E2"/>
     <w:rsid w:val="005F3ACB"/>
     <w:rsid w:val="005F60A8"/>
     <w:rsid w:val="005F6476"/>
     <w:rsid w:val="005F6ED8"/>
     <w:rsid w:val="005F7377"/>
     <w:rsid w:val="00601C44"/>
     <w:rsid w:val="006051F7"/>
     <w:rsid w:val="00605CFB"/>
     <w:rsid w:val="0061269F"/>
     <w:rsid w:val="00615F5B"/>
@@ -22303,50 +22423,51 @@
     <w:rsid w:val="00E11E67"/>
     <w:rsid w:val="00E14C29"/>
     <w:rsid w:val="00E15FD7"/>
     <w:rsid w:val="00E161BE"/>
     <w:rsid w:val="00E17AD7"/>
     <w:rsid w:val="00E17E1B"/>
     <w:rsid w:val="00E20BB0"/>
     <w:rsid w:val="00E210C2"/>
     <w:rsid w:val="00E244FB"/>
     <w:rsid w:val="00E273E5"/>
     <w:rsid w:val="00E32F13"/>
     <w:rsid w:val="00E33F98"/>
     <w:rsid w:val="00E34897"/>
     <w:rsid w:val="00E37AFB"/>
     <w:rsid w:val="00E40636"/>
     <w:rsid w:val="00E41D3B"/>
     <w:rsid w:val="00E44776"/>
     <w:rsid w:val="00E522B5"/>
     <w:rsid w:val="00E5786A"/>
     <w:rsid w:val="00E57B6E"/>
     <w:rsid w:val="00E60478"/>
     <w:rsid w:val="00E6218F"/>
     <w:rsid w:val="00E625A4"/>
     <w:rsid w:val="00E62B22"/>
     <w:rsid w:val="00E70912"/>
+    <w:rsid w:val="00E775C3"/>
     <w:rsid w:val="00E814F7"/>
     <w:rsid w:val="00E820F2"/>
     <w:rsid w:val="00E83701"/>
     <w:rsid w:val="00E83806"/>
     <w:rsid w:val="00E8601B"/>
     <w:rsid w:val="00E91CD7"/>
     <w:rsid w:val="00E9368C"/>
     <w:rsid w:val="00E96B6E"/>
     <w:rsid w:val="00E97454"/>
     <w:rsid w:val="00EA017B"/>
     <w:rsid w:val="00EA0749"/>
     <w:rsid w:val="00EA5363"/>
     <w:rsid w:val="00EA7303"/>
     <w:rsid w:val="00EB0079"/>
     <w:rsid w:val="00EB0F47"/>
     <w:rsid w:val="00EB4E84"/>
     <w:rsid w:val="00EB5445"/>
     <w:rsid w:val="00EC01A0"/>
     <w:rsid w:val="00EC1083"/>
     <w:rsid w:val="00EC2BC2"/>
     <w:rsid w:val="00EC5467"/>
     <w:rsid w:val="00EC6E49"/>
     <w:rsid w:val="00ED0C65"/>
     <w:rsid w:val="00ED2C17"/>
     <w:rsid w:val="00ED588F"/>
@@ -22998,51 +23119,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="章名"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00062BCC"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:afterLines="50" w:after="50" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="標楷體" w:hAnsi="Monotype Corsiva" w:cs="新細明體"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00044CEE"/>
+    <w:rsid w:val="005B6F7C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="6680"/>
       </w:tabs>
       <w:spacing w:beforeLines="25" w:before="82" w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D1AC3"/>
     <w:rPr>
       <w:rFonts w:eastAsia="微軟正黑體"/>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="內文_無編號"/>
     <w:basedOn w:val="a5"/>
     <w:rsid w:val="00253B23"/>
@@ -23564,61 +23685,61 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DCEF3A-7A10-4E29-ADEB-1AE34268DDEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>84</Pages>
-[...1 lines deleted...]
-  <Characters>32348</Characters>
+  <Pages>1</Pages>
+  <Words>5685</Words>
+  <Characters>32410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>270</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Toshiba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37947</CharactersWithSpaces>
+  <CharactersWithSpaces>38019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="150" baseType="variant">
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>146</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc195539545</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
       <vt:variant>