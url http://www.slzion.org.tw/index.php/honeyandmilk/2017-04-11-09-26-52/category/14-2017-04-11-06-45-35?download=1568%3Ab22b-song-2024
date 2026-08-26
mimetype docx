--- v1 (2026-02-10)
+++ v2 (2026-08-26)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E965CE7" w14:textId="4120AC2F" w:rsidR="00906D1B" w:rsidRPr="007E6B27" w:rsidRDefault="00906D1B" w:rsidP="00906D1B">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>裡面的天地</w:t>
       </w:r>
       <w:r w:rsidR="005F4C26" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>：雅歌逐章解經</w:t>
@@ -1080,96 +1080,108 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶路撒冷的眾女子啊，我雖然黑，卻是秀美，如同基達的帳棚，好像所羅門的幔子。不要因日頭把我曬黑了就輕看我。我同母的弟兄向我發怒，他們使我看守葡萄園；我自己的葡萄園卻沒有看守。我心所愛的啊，求你告訴我，你在何處牧羊？晌午在何處使羊歇臥？我何必在你同伴</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>的羊羣旁邊好像蒙着臉的人呢？</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>（歌一</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>5~7</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180DE9D9" w14:textId="1504343C" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+    <w:p w14:paraId="180DE9D9" w14:textId="709042F8" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌中渴慕神的女子，原來是與一群重業績、看重工作果效、渴想拓展事工的人在一起，這群人是她同母的弟兄，是藉著同一位母親──聖靈而重生的人。他們發現雅歌中的女子花太多時間探索內在天地，頗不以為然，甚至向她發怒，加給她許多服事</w:t>
       </w:r>
       <w:r w:rsidR="00B8683D" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>叫她看守別人的葡萄園，卻使她靈性受虧損。她在過重的負荷與壓力之下，在如日頭般熾熱的試煉之下，被曬黑了。她看見自己裡面的不完全，發現自己屬靈的眼睛昏花，全身黑暗，黑如基達人</w:t>
       </w:r>
       <w:r w:rsidR="00B8683D" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>也就是阿拉伯人</w:t>
       </w:r>
       <w:r w:rsidR="00B8683D" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>的黑色帳蓬。周圍的人否定她的內在追求，讓她落入漆黑的憂鬱潭。</w:t>
+        <w:t>的黑色帳</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3F73">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>棚</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。周圍的人否定她的內在追求，讓她落入漆黑的憂鬱潭。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D0E77F" w14:textId="2AB92383" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>但她說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我雖然黑，卻是秀美。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」秀美如所羅門的幔子。所羅門的幔子，掛在聖所和至聖所之間，一邊是約櫃，代表神自己、神的同在；另一邊是</w:t>
@@ -2482,55 +2494,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>然後他挑戰這人用什一奉獻來試驗神，測試看看他的勸告正不正確。這個人接受了什一奉獻的挑戰之後，祝福立刻開始傾倒在他身上。他最後將自己的生命奉獻給基督，因為他看見、也嘗過了神的愛。</w:t>
       </w:r>
       <w:r w:rsidR="00957929" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你看</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，神國的原則在他信主前就開始運作，找出應用的原則是連非信徒都可以做到的事情。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E6F3A2" w14:textId="4FAE514F" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="00792DE9">
         <w:t>然而活在內在天地的人，不只按神國的原則行事，也學習在凡事上按著恩膏的教訓住在主裡面。例如，神國的原則是「</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6B27">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E918E0">
         <w:t>殷勤</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>不可懶惰，要心裡火熱，常常服事主。」然而在哪裡服事，去哪裡服事，怎麼個服事法，需要聖靈的引導與恩膏的教訓。在有</w:t>
       </w:r>
       <w:r w:rsidR="00957929" w:rsidRPr="00792DE9">
         <w:t>COVID</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>-19</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>的疫情之前，我們常去海外服事</w:t>
       </w:r>
       <w:r w:rsidR="00957929" w:rsidRPr="00792DE9">
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>然而解封之後，聖靈清楚地攔阻我們去海外服事，所以接到國外的服事邀請，我們只好拒絕，只是在禱告中記念這些我們過去所服事過的教會與眾聖徒。我們按著恩膏的教訓去行，就得以更深地住在主裡面。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1D7913" w14:textId="26C4E811" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00B90C7C" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
@@ -2751,130 +2759,144 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>神愛我們的心，我們也知道也信。神就是愛；住在愛裏面的，就是住在神裏面，神也住在他裏面。這樣，愛在我們裏面得以完全，我們就可以在審判的日子坦然無懼。因為祂如何，我們在這世上也如何</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>（約壹四</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>16~17</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720BE409" w14:textId="7BB24B63" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="720BE409" w14:textId="3985F747" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住在神裡面就是住在愛裡面，裡面的天地是愛的天地。愛是神所有屬性的匯聚中心，我們想到神的榮耀</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>、威嚴、良善、全能、完全、信實、溫柔、恩慈等，這些都是祂的愛所發出的光輝。神愛我們的心，我們也知道，也信。神愛祂兒子，將萬有交在祂兒子手中，與祂的兒子合而為一，差祂兒子來地上為我們死在十字架上，完成救贖大工，向我們表明祂的愛。主為信靠祂的人禱告說：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我在他們裡面，你在我裡面，使他們完完全全的合而為一，叫世人知道你差了我來，也知道你愛他們，如同愛我一樣。</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我已將你的名指示他們，使你所愛我的愛在他們裡面，我也在他們裡面。</w:t>
+        <w:t>我已將你的名指示他們，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>還要指示他們，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>使你所愛我的愛在他們裡面，我也在他們裡面。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」（約十七</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>）我們要住在父神的愛裡面，也要住在耶穌的愛裡面，繼續不斷地追求聖靈充滿，被父神那測不透的大愛充滿，也被耶穌那長闊高深的愛充滿，靠著主愛的大能遵行愛神、愛人的命令，</w:t>
+        <w:t>）我們要住在父神的愛裡面，也要住在耶穌的愛裡面，繼續不斷地追求聖靈充滿，被父神那測不透的大愛充滿，也被耶穌那長闊高深的愛充滿，靠著主愛的大能遵</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>追求在愛裡完全，這樣就可以在審判的日子坦然無懼，因愛裡沒有懼怕。</w:t>
+        <w:t>行愛神、愛人的命令，追求在愛裡完全，這樣就可以在審判的日子坦然無懼，因愛裡沒有懼怕。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3833C4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00E107D8" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>有位弟兄身體受到仇敵攻擊，流血且疼痛，躺在床上，忽然神將他提到樂園裡，他所感受到的盡是純淨的愛、純淨的喜樂。他看見耶穌，也看見一長串的人，他意識到這些人是來自世界各地剛過世的靈魂。當每一個人來到耶穌面前，耶穌只問一個問題：</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>「你是否已學會如何去愛？」在人們回答這問題後，耶穌會親吻他們，然後讓他們進入樂園。輪到這弟兄時，耶穌舉起手說：「等一下，你的時候還沒有到，你是在世上執行我旨意時死去的，這不是你來這裡的時候。」於是弟兄多活了四十年，學習愛的功課，才去主那裡。讓我們繼續學習愛的功課，住在愛裡面，更多被愛充滿，在愛中與良人完全聯合。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EB560F" w14:textId="69E73490" w:rsidR="00B12035" w:rsidRPr="007E6B27" w:rsidRDefault="00B12035">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EAF2E5E" w14:textId="41928BC3" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
       <w:pPr>
         <w:widowControl/>
@@ -2890,61 +2912,75 @@
       <w:bookmarkStart w:id="2" w:name="_Toc220423694"/>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
         <w:t>裡面的天地（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）雅歌二章</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="20F2AE5F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌中的女子，主稱她為佳偶，她代表渴望與主建立親密關係的基督徒。她往裡面的天地尋求主，在內室找著主，向主獻上愛的哪噠香膏，學習與主同住，住在主裡面，她看自己是一朵為主綻放的玫瑰花，是一朵為主盛開的百合花，十分平凡、卑微。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19182E62" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
-[...9 lines deleted...]
-        <w:t>我是沙崙的玫瑰花，是谷中的百合花。我的佳偶在女子中，好像百合花在荊棘內。我的良人在男子中，如同蘋果樹在樹林中。我歡歡喜喜坐在祂的蔭下，嘗祂果子的滋味，覺得甘甜。祂帶我入筵宴所，以愛為旗在我以上。求你們給我葡萄乾增補我力，給我蘋果暢快我心，因我思愛成病。祂的左手在我頭下；祂的右手將我抱住。耶路撒冷的眾女子啊，我指着羚羊或田野的母鹿囑咐你們：不要驚動、不要叫醒我所親愛的，等祂自己情願。</w:t>
+    <w:p w14:paraId="19182E62" w14:textId="08CFA73D" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我是沙崙的玫瑰花，是谷中的百合花。我的佳偶在女子中，好像百合花在荊棘內。我的良人在男子中，如同蘋果樹在樹林中。我歡歡喜喜坐在祂的蔭下，嘗祂果子的滋味，覺得甘甜。祂帶我入筵宴所，以愛為旗在我以上。求你們給我葡萄乾增補我力，給我蘋果暢快我心，因我思愛成病。祂的左手在我頭下；祂的右手將我抱住。耶路撒冷的眾女子啊，我指着羚羊或田野的母鹿囑咐你們：不要驚動、不要叫醒我所親愛的，等</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>她</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>自己情願。</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>（歌二</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>1~7</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB81E19" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌二章提到的玫瑰花，小字寫著：或作水仙花，一般學者也認為是指著水仙花說的，因希伯來文的「玫瑰</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」是指有球根的植物。在巴勒斯坦的中央山脈與地中海之間，</w:t>
       </w:r>
@@ -3421,58 +3457,58 @@
     <w:p w14:paraId="6506AF60" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>佳偶對良人的聲音和動靜敏感，她說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聽啊！是我良人的聲音；看哪！祂躥山越嶺而來。我的良人好像羚羊，或像小鹿。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>」「山」在聖經</w:t>
+        <w:t>」「山」在聖經裡代表攔阻、艱難。佳偶將耶穌看作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>裡代表攔阻、艱難。佳偶將耶穌看作像羚羊一般。羚羊類的動物共有八十六種，其中一種叫瞪羚，行動非常敏捷，耐力相當好，以八十公里的時速，奔跑超過一小時也不覺得疲累，所以用來代表主大有能力，能輕易地爬上高山，越過一切攔阻，得勝一切艱難，勇於遵行神的旨意。對佳偶而言，這是一個新的啟示，耶穌宛如一隻得勝的、奔馳中的羚羊，身手矯捷，又精力無限，能夠克服種種障礙，輕易地勝過所有仇敵的權勢。主勇敢地踏上十字架的艱難窄路，越過死亡的障礙與陰間的攔阻，然後從死裡復活，主要帶著佳偶一同前去躥山越嶺，一同經過厲害的爭戰，讓她可以經歷主復活的大能，結出豐盛的果子，進入更豐盛的生命。</w:t>
+        <w:t>像羚羊一般。羚羊類的動物共有八十六種，其中一種叫瞪羚，行動非常敏捷，耐力相當好，以八十公里的時速，奔跑超過一小時也不覺得疲累，所以用來代表主大有能力，能輕易地爬上高山，越過一切攔阻，得勝一切艱難，勇於遵行神的旨意。對佳偶而言，這是一個新的啟示，耶穌宛如一隻得勝的、奔馳中的羚羊，身手矯捷，又精力無限，能夠克服種種障礙，輕易地勝過所有仇敵的權勢。主勇敢地踏上十字架的艱難窄路，越過死亡的障礙與陰間的攔阻，然後從死裡復活，主要帶著佳偶一同前去躥山越嶺，一同經過厲害的爭戰，讓她可以經歷主復活的大能，結出豐盛的果子，進入更豐盛的生命。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C82D5C8" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="00792DE9">
         <w:t>佳偶提到良人像小鹿，長角的小鹿是美麗的象徵，良人在佳偶心中極其美麗；佳偶躲在牆壁後面享受主，欣賞美麗的主，覺得很甜蜜、很幸福，覺得這已經是屬靈的高峰了。她不覺得這道牆壁是個阻擋，反而覺得很安全、有屏障，所以她這時並不想與良人同去，不想去過爭戰的生活，只想在主裡面過安靜快樂的日子。她很注重自己的享受與快樂，她不想順服良人的呼召去爭戰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525046AD" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌二章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
@@ -3492,69 +3528,63 @@
         </w:rPr>
         <w:t>祂站在我們牆壁後，從窗戶往裏觀看，從窗櫺往裏窺探。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>此時耶穌站立，顯示祂有工待作，預備展開行動。在聖經中似乎將主描繪為坐著比站著多；主安坐在天上是說到祂坐在一個安息和掌權的地位。在雅歌二章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>節主乃是站立著，祂已經預備好，要有所行動。祂站在牆壁後，從窗戶往裡觀看，想邀請佳偶與祂一同去葡萄園。但佳偶正安坐於牆內，這是一道自我保護的圍牆，把葡萄園種種問題和周圍的需要都關在牆外。這一道牆，使佳偶不願意去冒憑信順服的風</w:t>
-      </w:r>
+        <w:t>節主乃是站立著，祂已經預備好，要有所行動。祂站在牆壁後，從窗戶往裡觀看，想邀請佳偶與祂一同去葡萄園。但佳偶正安坐於牆內，這是一道自我保護的圍牆，把葡萄園種種問題和周圍的需要都關在牆外。這一道牆，使佳偶不願意去冒憑信順服的風險，因為她喜歡牆內安逸的環境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB43FB3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>險，因為她喜歡牆內安逸的環境。</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>良人對佳偶說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的佳偶，我的美人，起來，與我同去！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」良人稱呼她</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「我的</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>佳偶」</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -3590,51 +3620,51 @@
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與我同去</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FCA299" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="59FCA299" w14:textId="15FAAAEA" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>良人進一步對佳偶解釋：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因為冬天已往，雨水止住過去了。地上百花開放，百鳥鳴叫的時候已經來到；斑鳩的聲音在我們境內也聽見了。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」冬天是枯乾</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -3699,55 +3729,61 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>花盛開，就是收割</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>快要</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>來</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>到</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>的徵兆。葡萄樹結果之前一定先開花，這些花朵便是宣告豐收在即的徵兆。在收成的季節裡，以色列到處都可以聽到斑鳩的叫聲。良人告訴佳偶現在是百花開放，百鳥鳴叫的時候，和合本聖經的小字寫道：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「或作修理葡萄樹的時候已經來到。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>「或作修理葡萄樹的時候</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38" w:rsidRPr="007E6B27">
         <w:t>」</w:t>
       </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>已經來到。</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4BF6A910" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>雅歌二章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
@@ -3818,58 +3854,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在雅歌二章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節良人稱佳偶為「我的鴿子</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，因佳偶有鴿子眼，專一注視良人。鴿</w:t>
+        <w:t>，因佳偶有鴿子眼，專一注視良人。鴿子是成雙成對不分離，鴿子象徵佳偶</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>子是成雙成對不分離，鴿子象徵佳偶的純潔與忠貞，完全委身於良人。良人對佳偶說：「</w:t>
+        <w:t>的純潔與忠貞，完全委身於良人。良人對佳偶說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的鴿子啊，你在磐石穴中，在陡巖的隱密處。求你容我得見你的面貌，得聽你的聲音；因為你的聲音柔和，你的面貌秀美。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的牧師</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>榮教士說：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
@@ -3967,55 +4003,55 @@
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>將「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陡巖的隱密處</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」譯作「在懸崖峭壁的裂縫」，懸崖峭壁當然是在高處，上到陡巖的隱密處是上升，上到懸崖峭壁的裂縫也是上升，預表屬天復活的生命。佳偶必須經過磐石穴，與主同死，才能上升到屬天的高處與主同活。主會允許佳偶遇見不容易的環境，若佳偶不發怨言，學習謙卑順服，以柔和的言語和態度回應周圍的人，向主發出柔和的歌唱聲、讚美聲、禱告聲，臉上帶著爽朗的臉色與笑容，主會對佳偶說：「我很高興得見你的面貌，得聽你的聲音，因為你的聲音柔和，你的面貌秀美。」一個人經過十字架破碎的工作之後，驕傲的天性被對付，整個人謙卑下來，聲音就柔和了，面貌就秀美了，換句話說主盼望看見在佳偶身上，有被破碎過後的美麗。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C86B764" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="00792DE9">
-        <w:t>有位很出色的雕刻家叫包恩。包恩的作品簡直就是原物的翻版，他說：「雕刻一隻鴿子很簡單，你只要看著木頭，想著鴿子的樣子，然後除去所有不像鴿子的部分就行了。」神也是如此。祂看著你我，就像是</w:t>
+        <w:t>有位很出色的雕刻家叫包恩。包恩的作品簡直就是原物的翻版，他說：「雕刻一隻鴿子很簡單，你只要看著木頭，想著鴿子的樣子，然後除去所有不像鴿子的部分就行了。」神也是如此。祂看著你我，就像是看著粗糙的木頭，想著那有基督柔和</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:lastRenderedPageBreak/>
-        <w:t>看著粗糙的木頭，想著那有基督柔和謙卑樣式的男人或女人，正隱藏在樹皮、樹節和樹枝之下，於是祂除去不合乎基督形象的部分。若我們能看見自己被神破碎、雕琢後的最終樣式，必定驚嘆不己。</w:t>
+        <w:t>謙卑樣式的男人或女人，正隱藏在樹皮、樹節和樹枝之下，於是祂除去不合乎基督形象的部分。若我們能看見自己被神破碎、雕琢後的最終樣式，必定驚嘆不己。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07365B83" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>但首先，我們必須承認自己是未經雕琢的木頭，並願意讓神這位雕刻家按照祂的心意，在我們的生命中切割、破碎、削平、磨光。我們應當將各樣的環境，無論順境或逆境，都視為神用來塑造我們的工具。神逐步地塑造我們，慢慢使我們這原本粗糙的木頭，成為祂心中美好的樣式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B615E85" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>破碎</w:t>
       </w:r>
@@ -4114,58 +4150,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>人的老我是沒耐心，追求主只有三分鐘熱度</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>教小孩只有三分鐘耐心，然後就大發脾氣</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>遵守主命令只遵守三天，第四天就我行我素。這樣的人一發現自己有煩躁</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、厭煩的情形出現，要立刻向主認罪悔改，求主的寶血潔淨自己，切切地向主求恩典，求主忍耐的靈</w:t>
+        <w:t>、厭煩的情形出現，要立刻向主認罪悔改，求主的寶血潔淨自己，切切地向主求恩典，求主忍耐的靈來充滿，接受基督的忍耐作自己的忍</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>來充滿，接受基督的忍耐作自己的忍耐，繼續在生活中學基督的忍耐，不管自己的感覺如何，繼續追求主，花時間親近主，讓主忍耐的靈來治死沒耐性的小狐狸。</w:t>
+        <w:t>耐，繼續在生活中學基督的忍耐，不管自己的感覺如何，繼續追求主，花時間親近主，讓主忍耐的靈來治死沒耐性的小狐狸。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37354901" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有些人的老我很容易憂慮，只要身體出現一點狀況，就以為得了重症；只要呼吸不順暢，就以為要回天家了。這樣的人一定要把自己的身體交給主，相信身體是聖靈的殿，神會負責，常常來到主面前仰望主、注視主、傾聽主。若主要你去看醫生，就求主賜智慧或與有資訊的人交通，找合適的醫院，看對的醫生。若主沒有要你去看地上的醫生，就來找天上最偉大的醫生，從祂支取屬天的醫治與神聖健康。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123E7625" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如果你禱告一段時間，只得到漸進和局部的醫治，不要容許魔鬼將憂慮的心思火箭射進你的心，要舉起感謝和讚美的籐牌來抵擋，更加信靠主，繼續堅持和期待，相信因主受的鞭傷，我們可以得醫治，相信主在十字架上已經代替我們的軟弱，</w:t>
       </w:r>
@@ -4208,55 +4244,55 @@
       <w:r w:rsidRPr="00E107D8">
         <w:t>年進入北海道一間以英文為主要授課語言的學校，</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>1878</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>年他接受了衛理宗的洗禮。</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>1885</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>月他到美國的新英格蘭，進入安默斯特學院求學，校長朱利葉斯．霍利．席理（</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>Julius Hawley Seelye</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
-        <w:t>）成為他的精神導師。在這段貧苦的留學日子裡，有一天校長對他說：「內村君，為什麼不停止內省，轉而抬</w:t>
+        <w:t>）成為他的精神導師。在這段貧苦的留學日子裡，有一天校長對他說：「內村君，為什麼不停止內省，轉而抬頭瞻仰十字架上救贖你的耶穌呢？」</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:lastRenderedPageBreak/>
-        <w:t>頭瞻仰十字架上救贖你的耶穌呢？」這番話讓他明白原來自己葡萄園中的小狐狸是過度內省，於是他不再看自己和自己的問題，仰望為他的信心創始成終的耶穌，靈性有極大的翻轉。</w:t>
+        <w:t>這番話讓他明白原來自己葡萄園中的小狐狸是過度內省，於是他不再看自己和自己的問題，仰望為他的信心創始成終的耶穌，靈性有極大的翻轉。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C562AE" w14:textId="70F2FB14" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>有的人的老我是太受別人的言語牽制，被人稱讚就樂不可支，被人責罵或非議就情緒低潮。金碧士（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thomas à Kempis</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -4384,78 +4420,72 @@
         </w:rPr>
         <w:t>Self will</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（任性</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自己的意思）</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="00E107D8">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>這是己生命的始祖，習慣照自己的意思行。我們必須放下自己的意思，向神降服，使我們的己意逐漸為神的旨意所取代，至終我們的意思與神的意思相符合，這</w:t>
-[...6 lines deleted...]
-        <w:t>樣就擒拿了</w:t>
+        <w:t>這是己生命的始祖，習慣照自己的意思行。我們必須放下自己的意思，向神降服，使我們的己意逐漸為神的旨意所取代，至終我們的意思與神的意思相符合，這樣就擒拿了</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>己意」這隻小狐狸。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6019E97E" w14:textId="4EC245DB" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Self-indulgence</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（自我放縱）</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這種人的生活方式和享受是依從自己所喜歡的。但保羅說：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>「</w:t>
@@ -4730,67 +4760,67 @@
       <w:r w:rsidRPr="00E107D8">
         <w:t>──</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>對神同在的意識，才能救我們脫離自覺。我們要常常追求聖靈充滿，聖靈將神的同在帶給我們，使我們意識到神的同在，對自己沒什麼感覺。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD0EEE5" w14:textId="738FD751" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>elf-depreciation</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>（自</w:t>
-[...6 lines deleted...]
-        <w:t>貶）</w:t>
+        <w:t>（自貶）</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="00E107D8">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>對自己評價甚低，如果看見自己的名字印在某些書或印刷物上，就生怕是張狂了；若被請做某項服事，不先仰望主，就以做不來推辭，這都是老自己。真正降服的生命，是見自己的名字印在書上，別人提到自己的名字，或答應做某項服事，心中平靜安穩，不受攪擾，眼目注視主自己，將榮耀歸給主，也倚靠主去服事，這樣的人才有真安息，才能擒拿</w:t>
+        <w:t>對自己評價甚低，如果看見</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>自己的名字印在某些書或印刷物上，就生怕是張狂了；若被請做某項服事，不先仰望主，就以做不來推辭，這都是老自己。真正降服的生命，是見自己的名字印在書上，別人提到自己的名字，或答應做某項服事，心中平靜安穩，不受攪擾，眼目注視主自己，將榮耀歸給主，也倚靠主去服事，這樣的人才有真安息，才能擒拿</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自貶」這隻小狐貍。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63699304" w14:textId="425D9C33" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>elf-vindication</w:t>
       </w:r>
@@ -4874,55 +4904,55 @@
       <w:r w:rsidRPr="00792DE9">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>）我們轉向主，單單注視主，不再去回想對方說的話或做的事，更多讚美神、感謝神，宣告神的話，認定神的話是真實的，就能擒拿「敏感」這隻小狐狸。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2F8A9A" w14:textId="74C441F9" w:rsidR="00412448" w:rsidRPr="00E107D8" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Selfish possessions</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>（佔有慾）</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="00E107D8">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
-        <w:t>人從小就會強調「這是我的」，這就是佔有慾。但對神兒女來說，任何財物不過是神交給我們經管的，我們只是</w:t>
+        <w:t>人從小就會強調「這是我的」，這就是佔有慾。但對神兒女來說，任何財物不過是神交給我們經管的，我們只是管家，而不是擁有者。在「不義的管</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:lastRenderedPageBreak/>
-        <w:t>管家，而不是擁有者。在「不義的管家」這個比喻中，主稱地上的財物是「別人的東西」，只有永存的事物才會成為我們的東西。我們按著神的心意，使用或分配神交在我們手中的東西、錢財，單單以神和神的旨意為滿足，就能擒拿「佔有慾」這隻小狐狸。當我們從這私己的捆綁中得釋放，就不再緊抓著錢財、房子、兒女、朋友等，使我們能以神為樂，進入真實的安息。</w:t>
+        <w:t>家」這個比喻中，主稱地上的財物是「別人的東西」，只有永存的事物才會成為我們的東西。我們按著神的心意，使用或分配神交在我們手中的東西、錢財，單單以神和神的旨意為滿足，就能擒拿「佔有慾」這隻小狐狸。當我們從這私己的捆綁中得釋放，就不再緊抓著錢財、房子、兒女、朋友等，使我們能以神為樂，進入真實的安息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE50AD6" w14:textId="360180F6" w:rsidR="00412448" w:rsidRPr="00E107D8" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Selfish pleasur</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00E107D8">
         <w:t>（私己的享受）</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="00E107D8">
         <w:t>——</w:t>
@@ -4988,58 +5018,58 @@
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>若人常意識到自己屬靈的經歷、屬靈的成就、敬虔的操練而引以為傲，這是一種私己的成聖。慕安得烈</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>Andrew Murray</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>說：「成聖不能與謙卑分離。」真實的成聖使人忘記自己，謙卑地仰望耶穌，持續地倚賴基督做我們的聖潔。我們要繼續不斷地追求全然成聖，讓神親自作工，定睛於神</w:t>
+        <w:t>說：「成聖不能與謙卑分離。」真實的成聖使人忘記自己，謙卑地仰望耶穌，持續地倚賴基督做我們的聖潔。我們要繼續不斷地追求全然成聖，讓神親自作工，定睛於神，才能擒拿「私己的成聖」這隻小狐</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，才能擒拿「私己的成聖」這隻小狐狸。</w:t>
+        <w:t>狸。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F9E524" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌中的佳偶渾然不知自己生命的園中有小狐狸，因她待在牆內與主交通得太愉快了，她覺得她已得著良人，她說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人屬我，我也屬祂，祂在百合花中牧放群羊。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -5072,58 +5102,58 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的良人哪！求你等到天起涼風、日影飛去的時候，你要轉回，好像羚羊，或像小鹿在比特山上</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>。」「比特山」的意思是「分離山」，暗示著佳偶與良人會分開一段時間，但佳偶認為天起涼風、日影飛去（英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>the day break and the shadows flee away</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>天色發亮、黑影消逝）時，良人就會回來跟我在一起；她好像不是很在意良人的離去，顯然她不明白不順服會失去主的同在，她以為天色轉亮，良人會像羚羊或小鹿自動出現一樣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381858AE" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>良人邀請她起來，與</w:t>
+        <w:t>良人邀請她起來，與祂同去，良人邀她一同躥山越嶺，走</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>祂同去，良人邀她一同躥山越嶺，走十字架的道路，與老我爭戰，使她可以被帶進復活的光景裡面，但她沒有聽從良人的聲音。一個人更多讓己生命死掉，主耶穌復活的形狀才會更多模塑在這個人身上。因此，良人要佳偶起來擒拿小狐狸，可是她不懂得完全順服主。在雅歌第一章我們看見她很渴慕主，所以她得著主的同在，在裡面蠻有享受，可是她不懂得起來順服主，就失去了主的同在。</w:t>
+        <w:t>十字架的道路，與老我爭戰，使她可以被帶進復活的光景裡面，但她沒有聽從良人的聲音。一個人更多讓己生命死掉，主耶穌復活的形狀才會更多模塑在這個人身上。因此，良人要佳偶起來擒拿小狐狸，可是她不懂得完全順服主。在雅歌第一章我們看見她很渴慕主，所以她得著主的同在，在裡面蠻有享受，可是她不懂得起來順服主，就失去了主的同在。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190EEAF9" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我們要一直走在追求主與順服主這兩條屬靈的軌道上。我們在神行審判的路上等候神，神一光照我們身上有己生命的小狐狸，就要斷然地將它們交給主，因為知道主將我們的舊人和祂自己同釘十架，使罪身滅絕，使我們不再作罪的奴僕、老我的奴僕。我們要追求聖靈充滿，讓聖靈將神的愛澆灌我們，使我們樂意降服於生命聖靈的律，讓聖靈實際地將治死己生命的工作，作在我們身上。神允許各種不同的環境、不同的考驗臨到我們，我們不能倚靠過去的得勝，要靠著聖靈隨時多方禱告祈求，隨時多方得勝。不要將治死己生命看做是一次就能成就的事，要天天仰望良人耶穌來幫助我們得勝仇敵，一次只管一天，直到見主面的日子。我們要憑信接受主的得勝生命，活著的不再是我，乃是得勝的主在我裡面活著。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C590B2D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="00792DE9">
         <w:t>羅馬書六章</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>8</w:t>
       </w:r>
@@ -5132,98 +5162,89 @@
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我們若是與基督同死，就信必與祂同活。</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>」我們若認定自己已經與主同死，天天向主完全降服，就在信心中與主聯合，天天與主同心、同行、同活。羅馬書六章</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因為知道基督既從死裡復活，就不再死，死也不再作祂的主了。</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
-        <w:t>」基督曾將自己放在死亡的權勢下，祂存心順服神，以至於死，且死在十字架上。但父神榮耀的權能運行在祂身上，使祂從死裡復活、升天，勝過死亡、</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00792DE9">
+        <w:t>」基督曾將自己放在死亡的權勢下，祂存心順服神，以至於死，且死在十字架上。但父神榮耀的權能運行在祂身上，使祂從死裡復活、升天，勝過死亡、征服死亡，死再也不能轄制祂了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0EAA72" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>征服死亡，死再也不能轄制祂了。</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>如今我們與主一同復活，一同坐在天上，憑信與握有天上地下一切權柄的主聯合，主的得勝就是我們的得勝，我們與主一同得勝仇敵，一同坐在天上，心中滿有安息。凡事藉著禱告、祈求和感謝，將心中所要的告訴主，一直定睛於榮耀的主，就可以得勝。有時我們轉個念、改個口，注視榮耀的主，就可以得勝。求主耶穌幫助我們天天得勝小狐狸，勝過環境的艱難，勝過世界的勢力，勝過軟弱和下沉，勝過肉體和魔鬼，我們可以仗著主的十字架誇勝，誇讚基督的十架永得勝，感謝主使我們與祂一同復活、一同坐在天上，分享祂一切得勝的權柄！</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0899D9" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4991703A" w14:textId="6B8B2B9F" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D13C242" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc220423695"/>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，分享祂一切得勝的權柄！</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>裡面的天地</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）雅歌</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>章</w:t>
@@ -5263,58 +5284,58 @@
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>佳偶渴慕主，在內室，在蘋果樹的蔭下，在牆內與主有美好的交通，心滿意足。當良人呼召她一同去葡萄園擒拿小狐狸時，她沒有順服，因此失去了主的同在，夜間她開始發現良人不見了。如果一個人曾經與主有過親密的相交，嚐過主同在的甘甜滋味，一旦失去，會覺得很痛苦。可是如果一個人從來不渴慕耶穌，也不敏感於耶穌的同在，那麼主耶穌的同在不見了，他當然也不知道。然而這個佳偶是一個很敏感的人，她對於主的同在敏感，一旦失去主的同在她知道，而且她覺得很過不去，所以她非起來尋找良人不可。過去良人呼召她起來，她不肯起來，現在她起身尋找良人了。夜間是一個不方便的時候，夜間是指靈魂的黑夜、屬靈的黑夜。十六世紀的聖徒常提到，靈魂會經歷這樣的屬靈黑夜，感覺不到神的同在。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1755B40E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我信主後，非常渴慕神，我的團契輔導巴柝聲牧師提到信主的人要追求聖靈充滿，我就去買與這方面有關的書</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>籍看，然後每天花一小時在教堂的</w:t>
+        <w:t>籍看，然後每天花一小時在教堂的禱告室禱告，求主用聖靈充滿我。過</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>禱告室禱告，求主用聖靈充滿我。過了半年，我在一個聚會中被聖靈充滿，耶穌的同在漫溢全身</w:t>
+        <w:t>了半年，我在一個聚會中被聖靈充滿，耶穌的同在漫溢全身</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>且四圍環繞我，我浸泡在聖靈的海洋中，覺得耶穌的同在奇妙非凡。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE92ACB" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當時我在學校團契聚會，並且參與服事；當教會開拓佈道所時，我也參與服事。我以為我被聖靈充滿了，裡面有聖靈的能力，當然要多多服事，火熱地服事。服事和學業佔據我許多時間，當然不會像過去一樣每天花</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -5336,2176 +5357,2139 @@
         </w:rPr>
         <w:t>有一次，我去南部參加一個讀經聚會，在那裡遇見一位姐妹，我問她如何才能保持主的同在，一直擁有主的同在。她說：「如果你想了解這一方面的事，去公館錫安堂找榮教士。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」我從南部回來，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>就立</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>刻依</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>循她的指示，找到小巷內的公館錫安堂，開始參加榮教士帶領的聚會。榮教士帶聚會的特點是提醒人留意耶穌的同在，也在聚會中有安靜的時間，讓人專注於主自己；她也教導人遵守主的命令。我多多聚會，在聚會中學習安靜等候神，在家裡一有空也操練安靜等候神，在生活中常常讚美神、感謝神、遵守神的命令，過了好一段時間，我終於重新得回主的同在。我再也不敢不花時間親近神、等候神、多多追求主；也不敢不遵守神的命令，學習藉著順服保持主的同在。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B08245C" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
-[...20 lines deleted...]
-        <w:t>、沒有祂的同在，什麼都不能做。主收回祂的同在，讓我們明白與祂之間出了問題，一定要起來尋求主自己，找出解決方案。</w:t>
+    <w:p w14:paraId="0B08245C" w14:textId="415C5E1A" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主在我們生命中的所有作為都是愛。換句話說，主的作為是為了激發我們對祂的渴慕與順服。主收回祂的同在，讓我們明白離了祂、沒有祂的同在，什麼都不能做。主收回祂的同在，讓我們明白與祂之間出了問題，一定要起來尋求主自己，找出解決方案。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52678ECC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="00792DE9">
         <w:t>雅歌三章</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
-        <w:t>節說：</w:t>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我夜間躺臥在牀上，尋找我心所愛</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>的。</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
+        <w:t>」良人仍然是佳偶心中所愛的那一位，她夜間躺臥在床上，這是她自己的床榻，而不是雅歌一章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>節她與良人共有的床榻，因她失去了與良人的聯合。但她對耶穌的愛，即使在屬靈的困境中，仍然不變。一個明白即使自己在屬靈的黑夜中，但主仍舊愛他們的人，必然被主的愛所吸引，而深入地尋求主。有時，主隱藏起來，使我們不得見祂，因為主知道藉著向我們掩面，能使我們的心更為渴慕。耶穌向我們顯現或向我們隱藏，這二者的時間安排得合適，用以激發我們渴慕的心，能對祂有正確的回應，使一切對我們的靈命有最大的益處。在這樣的時期中，我們會因為失去主的同在，看見自己的問題，而更加謙卑地尋求主，更加順服主，好得回主的同在。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DE1CD8" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>榮教士說：「如果有人告訴你，你不需要每時刻感覺到主的同在，你要對他說：對不起，這是魔鬼的聲音，不是主的聲音。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」一個正常的基督徒，身上應該時刻有主的同在。如果主的同在不見了，一定要找出原因來，是不是沒有順服主的微聲？或者沒有遵守主的命令，沒有常常喜樂，常常在憂愁，沒有凡事謝恩，常常在抱怨，或者最近在禱告的事上荒疏，因為太忙了。所以主對進深的基督</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>徒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>，不一定要用責備或鞭打的方式來管教，只要收回祂的同在，基督</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>徒就知道我有問題了，會開始反省自己最近的一些狀況。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09058A86" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌中渴慕主的佳偶，發現良人不見了，她說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我要起來，遊行城中，在街市上、在寬闊處，尋找我心所愛的。我尋找祂，卻尋不見</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」夜間是一個不方便的時候，但佳偶是一個殷勤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、鍥而不捨的人，在城中、街市上、寬闊處，到處尋找良人，卻找不到。這正是良人愛的策略，良人收回祂的同在，好鞭策佳偶更加熱切地尋求主的面，對主有更深的渴慕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349FFA6A" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>過去良人曾對她說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我的佳偶，我的美人，起來！與我同去。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>當時佳偶沒有順服，但現在佳偶真的起來了，順服了主的吩咐。因著失去主的同在，佳偶從床上起來，走出她的安樂窩，踏出順服的一步。我們不清楚在雅歌第三章的第一節，佳偶發現良人不見了，到第二節她起來尋找良人，中間過了多久，可能只有幾天或是幾個月，甚至好幾年。我們何時能有進步，全看我們何時能採取順服的回應。佳偶在夜間，也就是在屬靈的黑暗時期起來尋求主。在黑暗的光景中，有的人很容易就放棄了；但是主要我們起來，而不是放棄。我們都經過屬靈的黑夜時期，每一個門徒都有過這樣的經歷，這是屬靈發展的必經階段。所以，你如果發現自己正處在屬靈黑夜時期中，千萬不要灰心喪志，要更加竭力追求主自己。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78569623" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>先知以賽亞哀痛地說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>並且無人求告你的名，無人奮力抓住你</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」（賽六十四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）有時候，我們需要激勵自己去奮力抓住主，因為我們如果不積極尋求主，祂真的會長時間向我們掩面。當主掩面時，我們仍然要誠心地尋求祂、全心追求祂。耶穌用收回祂自己的同在，來管教佳偶，讓她明白過去那些屬靈的操練無法代替順服。佳偶起來順服主，遊行城中，在街市上、寬闊處，尋找她所愛的良人。「城</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>是神所居住的城邑，就是教會。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCAB08E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>城中巡邏看守的人遇見我；我問他們：你們看見我心所愛的沒有？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」佳偶找不到良人，就謙卑地問城中巡邏看守的人。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>城中巡邏看守的人」也許是指在教會服事的人，或是較有屬靈經驗的同工。佳偶問他們：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你們看見我心所愛的沒有？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」他們可能教導佳偶一些事，或是見證自己如何找到良人，如何與主建立親密的關係，如何得著主的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>同在。而佳偶剛離開他們，就遇見她心所愛的良人。雖然我們都需要教會，都需要弟兄姐妹，但是要與良人建立親密的關係，需要個人自己去追求，不是聽別人的一番講論或見證就能得著，必須花時間</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、付代價去探索裡面的天地。佳偶不顧一切地尋求主，在巡邏看守的人面前謙卑受教，比從前更加順服，願意對付己生命，願意在神的光照下擒拿肉體中各式各樣的小</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>狐狸，終於找回主的同在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E40A87" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一個人如果失去主的同在，常常需要付更大的代價來追求主，才能再次得著主的同在。有的人剛開始得著主的同在是恩典，追求主不久，就被聖靈充滿，得著主的同在，可是一旦失去以後要再尋回來，會覺得很不容易。神藉此讓人明白不要輕忽主同在的恩典，要花時間進入內室，花時間等候神，小心地遵守神的命令。佳偶再次遇見她心所愛的良人，就拉住祂，不容祂走，領祂入母家，到「懷我者的內室</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」。佳偶剛開始追求主時，求主吸引她，於是主吸引她進入內室。她的屬靈生命在內室裡被培育，得以逐漸長大，因此佳偶稱裡面與主約會的內室叫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「懷我者的內室</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」。我們每天來到靈裡的內室與主相交時，聖靈就不斷地作工在我們身上。聖靈像母親一樣，呵護我們</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、孕育我們、餵養我們，因此佳偶提到她領良人「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>入我母家，到懷我者的內室</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」，母家就是聖靈的家，就是懷我者的內室。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2574E02B" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶路撒冷的眾女子啊，我指着羚羊或田野的母鹿囑咐你們：不要驚動、不要叫醒我所親愛的，等她自己情願。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」目前佳偶已找回良人，得著主的同在，她非常寶貴在內室與良人的交通，她要與良人建立比過去更親密的關係，她要體貼良人的心意，良人一呼召她，她就跟著良人去</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>躥山越嶺，經歷不同的屬靈階段，共度不同的屬靈時期。良</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>人自己要作工在佳偶身上，直到她長大成熟，所以良人囑咐那些不認識裡面的天地，不認識神內在工作的耶路撒冷眾女子，不要干涉神正在佳偶身上所作的內在培育之工。即便他們看見佳偶身上仍有不完全的地方，也不要驚動她，或叫醒她去修正。羚羊和田野的母鹿非常容易受驚、被嚇著，佳偶若受到驚嚇，失去平安，會妨礙靈性的成長。賜平安的神要讓佳偶多有時間安靜等候神，神要作全然成聖的工作在她身上，使她的意志、思想、感情都全然成聖，全人全身被聖靈充滿，不與肉體妥協，天天體貼聖靈，不體貼肉體，滿結聖靈的果子，好成為聖潔的新婦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC8A6AB" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>神作工需要時間，屬靈生命的成長需要時間，也需要佳偶自己甘願與神合作。我相信從雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>節佳偶找回良人，到雅歌四章良人誇獎佳偶之間，一定經過好一段時間，這段時間會因人而異，會因著人對主的追求與順服的程度而有不同。但願我們都全心全意地追求主，絕對順服主，讓主的工作可以快快成就在我們身上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAEA7D1" w14:textId="0F92D40E" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>那從曠野上來、形狀如煙柱、以沒藥和乳香並商人各樣香粉薰的是誰呢？看哪，是所羅門的轎；四圍有六十個勇士，都是以色列中的勇士；手都持刀，善於爭戰，腰間佩刀，防備夜間有驚慌。所羅門王用</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2289" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>利</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>巴嫩木為自己製造一乘華轎。轎柱是用銀做的，轎底是用金做的；坐墊是紫色的，其中所鋪的乃耶路撒冷眾女子的愛情。錫安的眾女子啊，你們出去觀看所羅門王！頭戴冠冕，就是在他婚筵的日子、心中喜樂的時候，他母親給他戴上的。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>（歌三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>6~11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A68D186" w14:textId="66A244E6" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節的問題是：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>那從曠野上來的是誰呢？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」答案在第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>看哪，是所羅門的轎。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」因此雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節是</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>在描述以沒藥、乳香和商人各樣香粉</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2289">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>薰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>過的所羅門王的轎，從曠野上來。所羅門王的轎顯然是個花轎，要去迎娶新娘，這個花轎事先預備好，用沒藥和乳香薰過，新娘進入花轎裡面會覺得很舒服。在迎親過程中燃燒香料，這些香料冉冉上升，形狀如煙柱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723AB7ED" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所羅門王為了保證迎親過程順利，派了六十個勇士，一方面增加婚禮的壯觀場面，另一方面是為了保護新娘及財產。因為這是王族迎親的隊伍，仇敵當然知道這隊伍帶了迎親聘禮，所以會來搶劫。王為了保護新娘的安全，就派了</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>六十個勇士，換句話說良人非常寶貴新婦，要讓他們之間的聯婚又善又美，所以有這些預備。保護花轎的這些勇士，手都持刀，善於爭戰，腰間佩刀，防備夜間有驚嚇，不容許仇敵來破壞迎親的美事。由於佳偶更多預備好自己的心，向著良人堅定忠誠，所以良人愛上她，要迎娶她，與她結合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>保羅說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>我把你們許配一個丈夫，要把你們如同貞潔的童女，獻給基督。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」（林後十一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）這是一個新婦的呼召，我們要做耶穌基督的新婦，這是最尊貴的事情。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AEEC6B" w14:textId="49F6665D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>9~10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節開始形容所羅門王華轎的美麗與材質：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所羅門王用利巴嫩木為自己製造一乘華轎。轎柱是用銀做的，轎底是用金做的；坐墊是紫色的，其中所鋪的乃耶路撒冷眾女子的愛情。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」利巴嫩木是非常美麗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>高貴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>建材，象徵主高貴美麗的人性。轎柱是用銀子做的，銀子一般預表救贖，以色列人要用半舍客勒的銀子，作生命的贖價。金子通常代表神性，紫色乃君王的顏色。換句話說屬天的所羅門王</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>耶穌基督已預備好救贖的轎，直等新婦一踏進來，就可以讓全備的救恩成全在她身上，使她披戴神的性情。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其中所鋪的乃</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>耶路撒冷眾女子的愛情</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>在英文欽定本聖經譯作：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「其中所鋪的愛情，是為著耶路撒冷的眾女子。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」換句話說所羅門王所預備的一切，也是為著那些還不懂得渴慕主的基督徒，這些人的心還沒有甦醒過來渴慕主，神盼望這些人也起來登上華轎，來接受耶穌的愛情，讓耶穌全備的救恩成就在他們身上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB09F4F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>榮教士認為雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節是提到主在佳偶身上的工作。屬天的所羅門王耶穌，將佳偶從曠野飄蕩的生活中帶上來，要將她製作成一乘華轎，將她模成祂自己的模樣，萬王之王要與佳偶聯合，佳偶代表所有愛主的人。在佳偶身上有煙柱，可能指聖靈的工作；有沒藥，象徵十字架的工作在她身上；也有乳香，乳香放在火裡燒會發出香氣，也許是說到經過死亡而復活，因此佳偶身上彰顯出耶穌美麗的復活新生命。至於「商人各樣香粉薰的」，一個商人不會隨便將他的東西送人，乃是要付代價向他買，用「順服」去買。佳偶付上順服的代價，所以發出馨香之氣來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DC7CC2" w14:textId="11D159BB" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>由於佳偶與屬天的所羅門王聯合，成為基督的新婦，所以緊接著的第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>7~8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>節，提到六十個持刀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>且</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>善於爭戰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>的勇士</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>，是表明王的力量成為新婦的力量，王的得勝也成為新婦的得勝。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>9~10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節提到王用利巴嫩木為自己製造一乘華轎，似乎是說到新婦披戴基督</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>基督的救贖（銀柱）、屬神的性情（金轎底）和君王的尊貴（紫坐墊）顯在她這位卑微的人身上。第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節末了說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其中所鋪的乃耶路撒冷眾女子的愛情</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」這裡又提到耶路撒冷的眾女子，她們也愛主，但與新婦（錫安的眾女子）有別。就像馬大與馬利亞有別，她們都愛耶穌，可是主稱讚馬利亞選擇了上好的福分，所以她們兩人是不一樣的，將來在永世裡也不一樣，除非後來馬大明白而悔改了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAAD6E5" w14:textId="73EFEBB8" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>許多基督徒服事主也愛主，可是還不明白雅歌所講的這寶貴經驗</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>面對面認識耶穌，與祂有最親密的交通。那麼，主是否輕看他們的愛和服事呢？不是的，耶穌一定很愛馬大，也寶貴她的服事，但卻不如馬利亞。所以耶路撒冷的眾女子，雖然也與主的工作有分，但還不是新婦，還不明白主最深的心意──要與她們完全聯在一起。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0306C6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶穌在世上時，在祂的門徒中也有這樣的分別。約翰福音有五次提到約翰是「主所愛的那門徒」，因為約翰的渴慕勝過別人，他就是喜歡靠在耶穌的胸懷裡。所以我們不要只作耶路撒冷的眾女子，好是好，卻不是上好的。我們一定要出很大的代價，不然無法成為新婦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5527D63C" w14:textId="412D6F6D" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>至於雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>節提到的</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2289">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>羅門王的冠冕意指新婦，我們就是屬天的所羅門王</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="00792DE9">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>耶穌基督的冠冕，以賽亞書六十二章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你在耶和華的手中要作為華冠，在你神的掌上必作為冕旒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>。」屬天的所羅門王耶穌基督，得到這頂冠冕，心中喜樂，非常滿足。開始的時候，新婦只想自己要得著滿足，可是慢慢地屬天的所羅門王耶穌基督自己，也要因我們得著滿足。在世上耶穌沒有別的轎，祂一定要彰顯在我們身上，充滿在我們裡面，在愛祂的人身上顯出祂一切的美德，這就是聖城新耶路撒冷，完全是耶穌。耶穌看見祂自己的樣子顯在我們裡面、我們身上，祂就滿足了。以上是榮教士的教導。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7452A2D2" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>錫安的眾女子啊，你們出去觀看所羅門王！頭戴冠冕，就是在他婚筵的日子、心中喜樂的時候，他母親給他戴上的。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」這是預表羔羊的婚筵，我們什麼時候可以與主完全聯合？就是在羔羊的婚筵中，這裡呼召錫安的眾女子觀看，就是呼召渴慕主的基督徒要羨慕羔羊婚筵的來</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>到。這裡的所羅門王預表耶穌基督，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>祂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>頭上的冠冕是新郎的華冠，那是喜樂的冠冕，主盼望婚禮的來到，故心中喜樂，因祂可以得著一個長大成熟的新婦，可以與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>天上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>新郎有完全的聯合，這是天上新郎心中的熱望。既然</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>天上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>新郎有這樣的熱望，我們最好也有這樣的熱望，渴望與主有一個完全聯合的關係。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213D4921" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>關於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「他母親</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」有各</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>種不同的解釋，有人覺得是指著聖靈說的，但也有人覺得很可能是指著教會說的（參啟十二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>、加四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）。新婦是教會培育出來的，我們的追求、成長離不開教會，耶穌基督等待著教會完全順服祂，成為聖潔沒有瑕疵的新婦。我們順服主的王權，讓耶穌在我們的生命和生活中作王，就是把冠冕戴在耶穌的頭上（參腓四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）。我們來看啟示錄如何提到羔羊的婚筵。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472B2DC3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有聲音從寶座出來說：神的眾僕人哪，凡敬畏祂的，無論大小，都要讚美我們的神！我聽見好像羣眾的聲音，眾水的聲音，大雷的聲音，說：哈利路亞！因為主我們的神、全能者作王了。我們要歡喜快樂，將榮耀歸給祂。因為，羔羊婚娶的時候到了；新婦也自己預備好了，就蒙恩得穿光明潔白的細麻衣。（這細麻衣就是聖徒所行的義。）天使吩咐我說：「你要寫上：凡被請赴羔羊之婚筵的有福了！」又對我說：「這是神真實的話。」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（啟十九</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>5~9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E876336" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有聲音從寶座出來說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>神的眾僕人哪，凡敬畏祂的，無論大小，都要讚美我們的神！</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」讚美是出自敬畏神的心，不能有口無心地讚美。然後有群眾的聲音、眾水的聲音、大雷的聲音說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>哈利路亞！因為主我們的神、全能者作王了。我們要歡喜快樂，將榮耀歸給祂。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」主作王掌權是一件讓人歡喜快樂的事，因為天地都要納入正軌。因此詩篇九十七篇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶和華作王，願地快樂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」啟示錄十九章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我們要歡喜快樂。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」新約中只有另一處把歡喜與快樂這兩個動詞相連寫出來，就是耶穌應允那些受逼迫的人說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>應當歡喜快樂，因為你們在天上的賞賜是大的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」（太五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>而啟示錄十九章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>6~8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>節的情景是得蒙救贖的人齊聲向上帝歡呼，因為基督給那</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>些受逼迫者的應許完全應驗了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF5F280" w14:textId="09B5961D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>當主在新天新地作王時，祂需要一個王后與祂同享榮耀，因此主作新天新地的王時，羔羊婚娶的時候到了。這位充滿愛的王，在十字架上獻自己為祭，捨命流血，贏得了新婦的心，用寶血買贖新婦歸祂自己，用仁義、公平、慈愛、憐憫為聘金，來迎娶新婦。主與祂子民的關係，以婚娶的象徵來形容，可以追溯到舊約時代的先知。神藉何西阿說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我必聘你永遠歸我為妻，以仁義、公平、慈愛、憐憫聘你歸我。</w:t>
+      </w:r>
+      <w:r w:rsidR="00521011" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>也以誠實聘你歸我，你就必認識我耶和華。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>」（何二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>19~20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）神藉以賽亞說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因為造你的是你的丈夫；萬軍之耶和華是祂的名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>。」（賽五十四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）神藉耶利米向百姓發出呼籲：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>背道的兒女啊！回來吧！因為我作你們的丈夫。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>」（耶三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）保羅對哥林多教會的信徒說：「我曾把你們許配一個丈夫，要把你們如同貞潔的童女獻給基督。」（林後十一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）羔羊娶新婦的婚禮，代表耶穌基督與祂的教會最後的結合。在真實的婚姻關係中，必須有四件事存在，而這四件事也是聖徒與基督之間必須要有的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1864D0D9" w14:textId="16AAB4B5" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609" w:rsidRPr="003F0609">
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>要有愛情。基督徒必須持守對主耶穌那起初的愛、起初的熱情。起初的愛就是當初我們遇見耶穌、被聖靈充滿，那種對耶穌自己的驚奇感，對耶穌的同在有說不出的愛慕，我們愛上耶穌，喜歡和祂面對面親嘴，把所有的愛獻給祂，而且以享受祂的愛情為人生最大的滿足。我們要一直持守對主起初的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:lastRenderedPageBreak/>
+        <w:t>愛情。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EACDF15" w14:textId="15DC7819" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>要有喜樂。沒有任何事情比愛人與被愛所感受到的更令人喜樂。我們因著愛主，就有說不出來滿有榮光的大喜樂。有好些人覺得地上的婚姻毫無喜樂可言。有位姐妹提到自己和先生當初是因清楚神的旨意而結婚。後來她幽默地說：「我終於明白我是嫁給神的旨意。」換句話說，雖然兩人在一起沒什麼喜樂的感覺，但因著明白是神的安排，就以神自己和神的旨意為樂。但我們與主的聯姻充滿屬天的喜樂，我們會歡喜快樂地赴羔羊的婚筵，我們會歡歡喜喜地與主同住於聖城新耶路撒冷，那裡沒有悲哀、哭號、疼痛，只有說不出來滿有榮光的大喜樂。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F7290E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>今日在地上，我們要天天以主的同在為樂，操練常常喜樂。儘管在生活中我們必須把注意力放在我們需處理的事情上，然而在我們裡面的天地，我們可以繼續不斷地與最喜樂的主相交，仰望祂、求助於祂、信靠祂、與祂談心。我們憑信與最喜樂的主聯合，活在喜樂的榮光中，披上光明的衣袍，作光明之子，作羔羊的快樂妻子。我們一生要繼續不斷地追求聖靈充滿，被喜樂的靈充滿，常常開口感讚讚美主！</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEEE4D0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>有位操練常常喜樂的姐妹，有一天聽見有位同事在背後說她壞話，過去她曾經花許多時間幫助這位同事，沒想到對方如此忘恩負義，愈想愈氣。忽然這位姐妹察覺到自己裡面的情形不對，趕快對主說：「主！求你憐憫她，也憐憫我，求主的寶血潔淨我的心思意念。主耶穌！我感謝讚美你，誇你的寶血得勝，誇你的十字架永得勝！」頓時，姐妹的心就平靜下來，也能用神憐憫的眼光來看這個同事。所以誠心禱告並開口誇勝，會使人從新的角度、天上的角度，去看地上發生的事情；從單純的心所發出的感謝和讚美，會發揮極大的能力，保守一個人不陷</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:lastRenderedPageBreak/>
+        <w:t>入不饒恕或怒氣的肉體中，能成為常常喜樂的光明新婦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CCDA9A" w14:textId="2FFD5D0F" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>三</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>要有親密的聯合，其親密程度能叫二人成為一體。基督徒要常常花時間與主約會、與主相親、與主同心、與主同行，保持親密的關係，直到與主完全聯合。我們必須在心思上與主聯合，以耶穌的心思為心思。人的心思意念很容易胡思亂想、四處遊蕩、作白日夢或鑽牛角尖，所以我們一定要學習安靜等候神，召回遊蕩的心思，將心思專注在主身上，使我們的心思平靜安穩；如此，主才能將祂的心思，藉著聖靈傳遞到我們的心思，使我們有主的心思，能與主同心、同行，照主所行的去行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EB1405" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>某一天有暴風雨，有個姐妹正在房間打電腦，乍然聽見“噹！噹！噹！”的大響聲，她嚇了一跳，因只有她一人在家，不曉得發生了什麼事情。她飛快地往客廳跑，只見餐廳的窗外有一大塊板子，一頭還掛在隔壁的屋頂，另一頭則隨著風勢一直擊打自家餐廳的窗戶，那衝擊力所引發的響聲實在會叫人嚇壞，因玻璃窗經不起這連續不斷的衝擊，照常理說一定會破的。若是再往負面想，就不免更焦慮，玻璃窗若是破了一個洞，寒風吹進來不用說，碎片撒在地毯上怎麼處理呢？用掃把不行，用吸塵器也不行，會引起機器故障。要怎麼辦？而且明天是星期六，家中有姐妹禱告會，聚會完大家要一起聚餐，餐廳窗戶有破洞，地毯上都是碎玻璃，怎麼是好？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596BE7FF" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>這時，她立刻禁止自己不要再想這些負面的可能性，轉而向耶穌大聲禱告說：「主啊！我拒絕憂慮！我把這房子奉獻給你，從今以後，這房子就是你的了！求你親自來負責管理一切，求你停止暴風雨，叫這塊板子不要再擊打窗戶了，使我家明天仍然可以聚會。我不管，請你來管吧！」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAFF5DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>禱告完，她就回房間繼續打電腦，不管那響聲多大，就是不去想後果會是怎樣。過了一會兒，沒有聲響了，她出去一看，發現那塊板子不見了，窗戶沒事，哈利路亞！過了幾小時，她無意中發現那塊板子被風吹到廚房的那一邊，而廚房的玻璃窗也沒有破，這都是主的保守。她發現不好的遭遇也成了可以作見證、榮耀主名的機會。第二天，暴風雨停了，家中照常聚會，聚會中主的榮光大大顯降。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4877B2B1" w14:textId="0EDDD0F1" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我們一生要致力於與主維持親密的關係，全心全意、死心塌地的愛主，每時每刻想念主、渴慕主，讓自己的意志降服於主的旨意，讓自己的心思和感情與主的心思和感情聯合，愛主所愛、願主所願、樂主所樂、想主所想、做主所做。羔羊無論往哪裡去，我們都跟隨祂，與祂形影不離。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330F0BDD" w14:textId="12C00593" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609" w:rsidRPr="003F0609">
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>要有忠貞與順服。婚姻若失去了貞潔與彼此順服，必不能維持下去。因此基督徒必須對耶穌從一而終且順服到底，以主自己和主的命令、主的旨意為樂。關於順服，我要以威爾斯大復興為例。威爾斯的伊凡．羅拔士（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>Evan John Roberts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>）是個全心愛耶穌，喜歡讀聖經、背聖經的基督徒，他立志獻身給主，多多禱告，常求主用聖靈為他施洗。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>1904</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>年他的密友希尼．伊凡斯（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>Sidney Evans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0609">
+        <w:t>）參加禱告會回來，十分興奮，告訴伊凡．羅拔士說，自己已完全降服於主，並立志全心服事主。伊凡．羅拔士認為服事主應該先有聖靈百分之百的充滿，而他擔心自己還沒被聖靈充滿。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6346F5C6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>九月間，伊凡．羅拔士的朋友，勸他一起去參加佈道家塞斯．約書亞（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Seth Joshua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）的聚會。伊凡．羅拔士在聚會中始終保持沉默，直到約書亞牧師開始禱告：「折服我們吧！折服我們吧！</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」伊凡的心終於受到震撼。會後，大夥兒都到約書亞牧</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>師的家吃早餐，但伊凡不想吃，因他既緊張又嚴肅，深怕聖靈降臨時，他沒有預備好心來領受。所以伊凡獨自回到聚會的地方，他在那裡開始回應約書亞牧師的禱告，大聲呼求說：「求主折服我！求主折服我！」那一天伊凡．羅拔士被主折服，全然順服主，領受了有關神慈愛的啟示。從此，伊凡全然順服神的旨意，被神的憐憫、平安、喜樂充滿。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344F9AA0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>後來他談起這次的經歷這麼說：「其實是神的愛折服了我，在我順服神之後，平安和喜樂立刻充滿我的心。」如今伊凡已經預備好去作主的使者了！他決定為神的緣故，把所有的時間和金錢擺上，他堅決相信：「捨棄聖靈，就什麼也不能做。」他渴慕常常被聖靈充滿，同時也關切聖靈在地上的運行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEBC2F7" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>伊凡．羅拔士主領的聚會，特色就是歡笑、喜樂、哭泣、憂傷痛悔，聖靈作工，使人悔改並真實順服神。不久，記者前來實地採訪報導，因此，復興運動成為全國上下茶餘飯後談話的主題。甚至有些記者深受感動，當場在聚會中悔改歸主。復興的浪潮如火如荼地在威爾斯展開，酒店和電影院因無人光顧而關門大吉，妓女的生命改變，開始讀聖經，欠債者開始償還長期累積的債務。從前只顧自己花天酒地的人，開始轉變成顧家、滿有愛心的人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA36B94" w14:textId="5A8F8DF5" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>威爾斯大復興的基礎有以下四點：</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>承認所有已知的罪；</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>搜出隱密和疑惑的事；</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>三、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>公開承認主耶穌；</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0609">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>四、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>立志絕對順服聖靈。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3762CB55" w14:textId="58B4E16C" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>伊凡．羅拔士發現教會復興的</w:t>
+      </w:r>
+      <w:r w:rsidR="00F350F3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>祕訣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，值得今日的教會借鏡。認罪悔改是我們進入神國的基本條件，要讓聖靈搜出隱密的罪和對神疑惑的事，並向神認罪悔改，離棄不信的惡心和不討神喜悅的事，並公開承認主耶穌，勇於傳福音、作見證，立志絕</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>對順服主的話，常常追求聖靈充滿，順服聖靈微小的聲音，按恩膏的教訓住在主裡面。當基督徒存著向主忠貞、順服的心，遵行主公義的律例法則，遵守主的命令，就蒙恩得穿光明潔白的細麻衣，可以與心中所愛的天上新郎共赴羔羊的婚筵。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641F490E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>天使說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>凡被請赴羔羊婚筵的有福了</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>。」在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>猶太人的觀念中，常有以色列人將要與彌賽亞同享歡筵的說法。主自己也提及神國裡的筵席，例如路加福音十三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>從東、從西、從南</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、從北將有人來，在神的國裡坐席。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」在羔羊的婚筵中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>我們是受邀的人，又是新娘。參加這婚筵的人有福了，這是啟示錄提到的七福之一。主也藉著雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節鼓勵我們要觀看、要思想、要羨慕這場屬天的所羅門王的婚筵：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>錫安的眾女子啊！你們出去觀看所羅門王頭戴冠冕，就是在他婚筵的日子，心中喜樂的時候，他母親給他戴上的。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F427B60" w14:textId="7EB4AD47" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>蓋恩夫人說：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「基督邀請所有走裡面道路的人（錫安的眾女子），脫離自己和自己的不完全，出來觀看所羅門王頭戴榮耀冠冕，就是神親自給祂戴上的。」我們就是屬天的所羅門王所寶愛的新婦，我們要持守向著主那顆純一清潔的心，持守對主起初的渴慕、起初的愛、起初的忠貞、起初的順服。每天花時間與主約會，一生致力於培育與主之間的親密關係，直到與主完全聯合。每一天我們愛神、愛人，行公義、好憐憫，存謙卑的心與神同行，住在神裡面，就是在為自己編織新娘禮服。啟示錄十九章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>就蒙恩得穿光明潔白的細麻衣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>。」我們是蒙恩的人，蒙神的恩召作基督的新婦，作光明之子，作聖潔的新婦。我們要追求神的榮光，追求全然成聖，才能披上光明潔白的細麻衣，赴羔羊的婚筵，與主完婚。主來的日子近了，羔羊婚娶的時候即將來到，我們要歡喜快樂，將榮耀給神，藉</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>著開口讚美和感謝將榮耀歸給神，哈利路亞！</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551568B3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA3446" w14:textId="0B742911" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011DCF4E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc220423696"/>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>裡面的天地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）雅歌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>章</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="6FA6A08D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00792DE9">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我的佳偶，你甚美麗！你甚美麗！你的眼在帕子內好像鴿子眼。你的頭髮如同山羊羣臥在基列山旁。你的牙齒如新剪毛的一羣母羊，洗淨上來，個個都有雙生，沒有一隻喪掉子的。你的唇好像一條朱紅線；你的嘴也秀美。你的兩太陽在帕子內，如同一塊石榴。你的頸項好像大衛建造收藏軍器的高臺，其上懸掛一千盾牌，都是勇士的籐牌。你的兩乳好像百合花中吃草的一對小鹿，就是母鹿雙生的。我要往沒藥山和乳香岡去，直等到天起涼風、日影飛去的時候回來。（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>歌四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792DE9">
+        <w:t>1~6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666A2A6C" w14:textId="2443AEA3" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>佳偶全心探索裡面的天地，在內室與主面對面親嘴，享受主的愛情，願意治死小狐狸</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>己生命，經歷復活的大能，得著豐盛的生命。因著佳偶有渴慕的心，有美好的生命，良人看她是美麗的。首先，良人特別稱讚她的眼睛美麗，好像鴿子眼，因為據說鴿子行走時只能看一個方向，一個專一的方向，而佳偶對主有一顆專一的心，時常瞻仰主的榮美，看見主的榮光，不知不覺就被主改變了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EA5784" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「帕子內」指一個人懂得藏身主裡，隱藏在主的同在中，單單注視主，單單為主自己，寶貴主的同在。雖然我們必須忠心地服事，但耶穌寶貴我們這個人，過於我們的服事，除非我們始終渴慕主自己，否則即使最勞苦的服事，也不能滿足主的心。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C141B" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>接著良人誇獎佳偶的頭髮，如同在基列山的山羊群，「頭髮」是指著奉獻說的。民數記第六章提到拿細耳人，滿了離俗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>的日子，必須剪下頭髮，當平安祭獻給神，「頭髮」是指全所有奉獻。這個佳偶為什麼美麗？因為她是一個完全奉獻的人。主愛我們，祂獻上自己寶貴的生命，所以主也要求我們全所有奉獻。「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你的頭髮如同山羊群，臥在基列山旁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」，表明奉獻很多，如同山羊群那麼多，佳偶的靈、思想、感情、意志、感官、身體等，都全所有奉獻給主。佳偶因著將自己完全奉獻給主，所以她能完全順服主，頭髮也有順服的意思。因哥林多前書十一章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節提到「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>女人為天使的緣故，應當在頭上有服權柄的記號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」從上下文知道這順服的記號是長頭髮。佳偶的頭髮多如山羊群，表明她多多奉獻、多多順服。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440C2FA4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>接著良人誇獎佳偶的牙齒，如洗淨的母羊。牙齒指咀嚼的能力，表明佳偶有咀嚼神話語的能力，能吸收主的話；主是用水藉著道把教會洗淨，神的話可潔淨人心。「洗淨」這二個字表明佳偶讓神的話潔淨她。為什麼雅歌四章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>如新剪毛的一羣母羊呢？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」羊未剪毛之前，身上的毛長短不一，剪了毛之後，身上的毛長度一樣，很平衡。佳偶因著接受神的話，而得著智慧與平衡。羊毛代表屬肉體的熱心，祭司事奉神時，不能穿會流汗的羊毛衣服，他們的聖服是用金線、藍色線、紫色線、朱紅色線和細麻作的。祭司心中當有安息、有屬靈的平衡、清醒的頭腦，不能有屬肉體的熱心，免得像拿答、亞比戶獻凡火，就有火從耶和華面前出來，燒滅他們。佳偶屬肉體的熱心，已被神對付，被聖靈治服，如今她是在屬神的熱心中成長。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228C8CA2" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>佳偶不只吸收神的話，也遵行神的話。詩篇一一九篇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>少年人用什麼潔淨他的行為呢？是要遵行你的話。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」神的話有潔淨的果效，也有生產的能力，「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>個個都有雙生</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」表明佳偶能遵行神的話，身上結出雙倍的果子來。接著良人說：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我夜間躺臥在牀上，尋找我心所愛的。</w:t>
-[...72 lines deleted...]
-        <w:t>、鍥而不捨的人，在城中、街市上、寬闊處，到處尋找良人，卻找不到。這正是良人愛的策略，良人收回祂的同在，好鞭策佳偶更加熱切地</w:t>
+        <w:t>你的唇好像一條朱紅線</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」，表明佳偶的嘴唇是被寶血封住的，朱紅線代表寶血，一個被主寶血潔淨且愛主的人，要學習謹守口舌，立志做安靜人，這樣才能夠保持神的同在。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FBE577" w14:textId="37128AD0" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>此外，佳偶的嘴唇是被良人親吻過的，因她發出「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>願祂用口與我親嘴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>」這個禱告後，開始進入裡面的天地。德國聖徒特司諦更（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>Gerhard Tersteegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>）有一句很有名的詩句</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>「因祂親吻聖印記，我唇已封魂肅穆。」他的嘴唇因著主的親吻被封住，不能隨便說話，只能說主要他說的話。佳偶的嘴秀美，因她常說恩言和造就人的好話，叫聽見的人得益處。所有傳講神話語的人，都必須像佳偶一樣，有秀美的嘴。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9ECC10" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>日週二晚上的聚會，曹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>力中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>牧師傳講啟示錄第八章，提到吹號是用來讓人注意到神的顯現與臨在，吹號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>引</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>苦難，吹號激勵人傳揚福音。有一位在德國的姐妹參加完直播聚會後，寫信來提到她信主不久，就看見一個異象：有一支冒著金光的金色喇叭，她覺得這支喇叭正在吹響，但不知有何屬靈含意。她聽到曹牧師說：「我們要對這世代吹響神的號，傳揚基督，傳揚神的國，宣告神的臨到！」讓她茅塞頓開！我們都可以將嘴唇、心思奉獻給主，讓主藉著我們說話，藉著我們傳揚福音。每一天我們要讓聖靈掌管我們的唇舌，使我們有秀美的嘴。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0766BE" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>良人稱讚佳偶說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你的兩太陽在帕子內如同一塊石榴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」兩太陽有三種解釋：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>兩太陽解作太陽穴，意指佳偶的思想美麗如石榴，讓主管理，以主的心思為心思。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>兩太陽指兩腮，反映出人的感情、情緒，意指佳偶的情感如石榴那般熱情、甜美、豐富。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>石榴是紅色的，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>健康人的膚色、兩腮都會紅得像石榴，所以是指佳偶有美麗、健全的生命。在「帕子內」表明</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>尋求主的面，對主有更深的渴慕。</w:t>
-[...1997 lines deleted...]
-        <w:t>麗、健全的生命。在「帕子內」表明她過一種隱藏在主裡的生活，她的思想美麗，猶如石榴晶瑩剔透的紅色子粒，她的感情被聖靈潔淨、焚燒，有一種屬天的熱忱，猶如石榴紅色的外皮。</w:t>
+        <w:t>她過一種隱藏在主裡的生活，她的思想美麗，猶如石榴晶瑩剔透的紅色子粒，她的感情被聖靈潔淨、焚燒，有一種屬天的熱忱，猶如石榴紅色的外皮。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFD5433" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的頸項好像大衛建造收藏軍器的高臺，其上懸掛一千盾牌，都是勇士的籐牌</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -7603,89 +7587,98 @@
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>兩乳指信心與愛心，而佳偶的信心與愛心還沒有完全成熟，如同小鹿還沒長大，很需要吃草。百合花指屬天的清潔環境，或指神純潔的榮耀。信心和愛心必須在神榮耀的同在中成長，在聖潔的內在天地裡成長。佳偶時常敞著臉看見主聖潔的榮光，就愈來愈有主的信心與愛心。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521B20C3" w14:textId="0C568AF4" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="008D5B40" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二、</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
-        <w:t>兩乳指建造別人</w:t>
+        <w:t>兩乳指建造別人、乳養別人的能力，兩隻小鹿表明雙</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>、乳養別人的能力，兩隻小鹿表明雙倍的聖靈，佳偶有雙倍的能力去乳養別人、幫助別人、建造別人。她憑信追求主，從主領受上頭來的能力與智慧，為主得人。</w:t>
+        <w:t>倍的聖靈，佳偶有雙倍的能力去乳養別人、幫助別人、建造別人。她憑信追求主，從主領受上頭來的能力與智慧，為主得人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C4C269" w14:textId="567DB65C" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="008D5B40" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>三、</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>兩乳乃人的胸部，代表人的感情。佳偶的感情充滿屬天、純潔的愛，可以愛耶穌，亦可愛人。她繼續不斷地追求聖靈充滿，讓仁愛的靈充滿她、澆灌她、膏抹她，讓聖靈模塑她成為愛的器皿。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186333BA" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="186333BA" w14:textId="225FC815" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>雖然良人如此誇獎佳偶，但她知道自己還不完全。一個靠主靠得很近的人，會發現自己身上還不像主的地方。因此佳偶說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我要往沒藥山和乳香岡去，直等到天起涼風、日影飛去的時候回來。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>」沒藥是陪葬的香料，代表耶穌的死。佳偶愈靠近主的榮光，愈看見自己身上還有需要與主同死的肉體。佳偶知道要絕對的順服，就天然人而言是不容易的，感覺苦如沒藥，需要付上代價。雖然她過去也學過這個功課，她以良人為一袋沒藥藏在懷中。但她靈命更長進時，她盼望己生命能完全死去，不是只有一些沒藥在她身上，所以她說：我要往沒藥山去；她期待整個人埋入沒藥山，再也沒有自己，惟獨耶穌在她裡面活著，而且從她身上活出來，整個人被沒藥薰透。她也要往乳香岡去，不是只有一點乳香，乃深入整座乳香岡，被乳香薰透。乳香有兩種解釋：</w:t>
+        <w:t>」沒藥是陪葬的香料，代表耶穌的死。佳偶愈靠近主的榮光，愈看見自己身上還有需要與主同死的肉體。佳偶知道要絕對</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>順服，就天然人而言是不容易的，感覺苦如沒藥，需要付上代價。雖然她過去也學過這個功課，她以良人為一袋沒藥藏在懷中。但她靈命更長進時，她盼望己生命能完全死去，不是只有一些沒藥在她身上，所以她說：我要往沒藥山去；她期待整個人埋入沒藥山，再也沒有自己，惟獨耶穌在她裡面活著，而且從她身上活出來，整個人被沒藥薰透。她也要往乳香岡去，不是只有一點乳香，乃深入整座乳香岡，被乳香薰透。乳香有兩種解釋：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C42A88" w14:textId="7899070C" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00105177" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>指禱告生活。啟示錄五章</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>節提到這香就是眾聖徒的祈禱；詩篇一四一篇</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>2</w:t>
       </w:r>
@@ -7696,64 +7689,67 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>願</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>我的禱告如香陳列在你面前。</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>」佳偶知道自己不能只有一點乳香，必須到乳香岡去，過一種真實的禱告生活，與主一同復活，一同坐在天上</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>作代禱的工作，活在不住地禱告中，藉著禱告與主一同執掌王權。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A07394" w14:textId="6ADD8E43" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00105177" w:rsidP="00105177">
+    <w:p w14:paraId="70A07394" w14:textId="7BE44E4D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00105177" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>二、</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
-        <w:t>指主復活的馨香之氣，一個人完全死掉，從他身上才會發出耶穌的馨香之氣。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:t>指主復活的馨香之氣，一個人完全死掉，從他身上才會發出耶穌的馨香之氣。「天起涼風」在英文欽定本聖經譯作</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>「天起涼風」在英文欽定本聖經譯作</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>day break</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>，天亮時，日頭出現時；日影飛去的「日影」，英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>shadows</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>（黑影），「日影飛去」是指黑影消逝。「天起涼風，日影飛去」意指天亮時勝利來到，進入復活明亮的情形，天亮時公義的日頭出現，義人的路好像黎明的光，愈照愈明，直到日午。佳偶渴望更多領受主聖潔的榮光，讓她內裡的黑影、陰影離去；佳偶渴望成為充滿榮光的器皿，流露出基督復活的馨香之氣。但目前佳偶知道自己身上仍有軟弱、瑕疵的陰影，須要聖靈做治死的工作，好叫黑影完全消逝，與主一同活在榮耀中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567EDC3E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>保羅也有這樣的經歷，他說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
@@ -7770,58 +7766,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>）保羅一生都在竭力追求主，天天向己生命死，天天讓基督耶穌得著他的意志、思想、感情、全人全身，好讓基督復活的香氣從他身上散發出來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD40A84" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>保羅不以為自己已經得著了，已經完全了，他每天需要繼續去沒藥山和乳香岡，死去又活過來，活了又被交於死地，再次死去，又再次活過來，如此循環不斷，直到見主面的日子，為此，他不住地禱告，要竭力進到完全的地步。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A45B8B" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
-        <w:t>我的佳偶，你全然美麗，毫無瑕疵。我的新婦，求你與我一同離開利巴嫩，與我一同離開利巴嫩；從亞瑪拿頂，從示尼珥與黑門頂，從有獅子的洞，從有豹子的山，往下觀看。我妹子、我新婦，你奪了我的心，你用眼一看，用你項上的一條金鍊，奪了我的心。我妹子、我新婦，你的愛情何其美，你的愛</w:t>
+        <w:t>我的佳偶，你全然美麗，毫無瑕疵。我的新婦，求你與我一同離開利巴嫩，與我一同離開利巴嫩；從亞瑪拿頂，從示尼珥與黑門頂，從有獅子的洞，從有豹子的山，往下觀看。我妹子、我新婦，你奪了我的心，你用眼一看，用你項上的一條金鍊，奪了我的心。我妹子、我新婦，你的愛情何其美，你的愛情比酒更美，你膏油的香氣勝過一切</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>情比酒更美，你膏油的香氣勝過一切香品。我新婦，你的嘴唇滴蜜，好像蜂房滴蜜；你的舌下有蜜、有奶，你衣服的香氣如利巴嫩的香氣。我妹子、我新婦，乃是關鎖的園、禁閉的井、封閉的泉源。你園內所種的結了石榴，有佳美的果子，並鳳仙花與哪噠樹，有哪噠和番紅花，菖蒲和桂樹，並各樣乳香木、沒藥、沉香與一切上等的果品。你是園中的泉，活水的井，從利巴嫩流下來的溪水。北風啊！興起，南風啊！吹來，吹在我的園內，使其中的香氣發出來。願我的良人進入自己園裡，喫祂佳美的果子。</w:t>
+        <w:t>香品。我新婦，你的嘴唇滴蜜，好像蜂房滴蜜；你的舌下有蜜、有奶，你衣服的香氣如利巴嫩的香氣。我妹子、我新婦，乃是關鎖的園、禁閉的井、封閉的泉源。你園內所種的結了石榴，有佳美的果子，並鳳仙花與哪噠樹，有哪噠和番紅花，菖蒲和桂樹，並各樣乳香木、沒藥、沉香與一切上等的果品。你是園中的泉，活水的井，從利巴嫩流下來的溪水。北風啊！興起，南風啊！吹來，吹在我的園內，使其中的香氣發出來。願我的良人進入自己園裡，喫祂佳美的果子。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（歌四</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>7~16</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C58CB6B" w14:textId="4C2B2698" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的佳偶！你全然美麗、毫無瑕疵</w:t>
@@ -7851,128 +7847,119 @@
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>意義為信心，屬靈爭戰的得勝祕訣在於信心，要信靠神，相信神的話，舉起信心的籐牌，憑信順服。示尼珥</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>意義為鐵衣、鎧甲。屬靈爭戰要穿上神所賜的全副軍裝，才能敵擋仇敵、得勝仇敵。黑門</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>意義為封鎖，神兒子要除滅魔鬼的作為，封鎖仇敵一切的作為。根據申命記三章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>節</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>節，示尼珥與黑門山是同一個地方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2580C5AD" w14:textId="7468F051" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>，示尼珥與黑門山是同一個地方。</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008D5B40">
         <w:t>新郎把新婦帶到信心的亞瑪拿頂，和穿上全副軍裝的示尼珥頂，以真理束腰，行在真理中；以公義的護心鏡遮胸，有耶穌基督的義護心，便不受仇敵的控告；穿上平安的福音鞋，讓基督的平安在心裡作主，且隨走隨傳主平安的福音；舉起信心的籐牌，說信心的話，發出更多的讚美，宣告主寶血的得勝；戴上救恩的頭盔，讓思想合乎聖經，常讓思想在主寶血的遮蓋底下；拿著聖靈的寶劍</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>──</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>神的話，靠著聖靈運用神的話，也靠著聖靈隨時多方禱告祈求，與主一同封鎖仇敵的作為，讓神的旨意行在地上，如同行在天上，這就是上到山頂的屬靈含義。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582C56C9" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>有一群對宣教有負擔的弟兄姐妹，組成一個佈道團，到蘇門答臘傳福音。蘇門答臘島是全球第六大島嶼，巴里散山脈縱貫全島。島上有些地方人跡稀少，有原始湖泊和森林。佈道團同工在蘇門答臘森林裡面傳福音，多次需渡河，河中有鱷魚。有一次，走到河中央時，鱷魚圍攻他們。同工中有一位弟兄想起馬太福音十六章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>節：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我要把我的教會建造在這磐石上，陰間的權柄不能勝過她。」</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>於是他就在河中間對鱷魚說：「我奉主耶穌的名，吩咐你們離開！」那些鱷魚竟轉過身游開，沒有一條過來攻擊他們。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380A4E29" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>叢林裡有一些村落，是人盡皆知的可怕地方，因為那裡的人最能行邪術，下毒害人。有次當佈道團進入村子，當地的人拿了食物和水給他們食用，同工們雖然害怕，但仍信靠神，吃喝完畢，開始向村民傳福音。過了兩個鐘頭，村民深知有力量保護著同工們；原來剛才的食物中放了最毒的毒藥，一般來說，吃下三分鐘就會死亡，但村民看見同工們都沒事，心想：這是上帝的大能，我也要！於是村民紛紛決志信主，將</w:t>
-      </w:r>
+        <w:t>叢林裡有一些村落，是人盡皆知的可怕地方，因為那裡的人最能行邪術，下毒害人。有次當佈道團進入村子，當地的人拿了食物和水給他們食用，同工們雖然害怕，但仍信靠神，吃喝完畢，開始向村民傳福音。過了兩個鐘頭，村民深知有力量保護著同工們；原來剛才的食物中放了最毒的毒藥，一般來說，吃下三分鐘就會死亡，但村民看見同工們都沒事，心想：這是上帝的大能，我也要！於是村民紛紛決志信主，將家裡所有行邪術的毒物全數燒毀。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E655F5F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>家裡所有行邪術的毒物全數燒毀。</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>基督的新婦不僅是神的愛人，也是爭戰的勇士，是基督的精兵；啟示錄十九章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>7~9</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節提到羔羊的婚筵，接著第</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節就提到羔羊騎在白馬上，預備爭戰。新婦與主一同從有獅子的洞和豹子的山往下觀看，表示有屬靈的爭戰。獅子喜歡咆哮、吼叫，魔鬼如同吼叫的獅子，想要叫人害怕。豹子善於吞噬，仇敵會吞噬不懂得敵擋魔鬼詭計的人。新婦與主一同在高處，一切看得清清楚楚的，可識破仇敵的詭計，一直穩行在高處。主不要我們在低處浴血抗戰，主要我們上到高處，與主一同復活，一同坐在天上，觀看神得勝仇敵。我們一直注視升天得榮耀的主，我們就與得勝的主連結。不要看人或自己的軟弱，只要看得勝的主；不要看仇敵一眼，單單注視榮耀的主。新婦要成為主耶穌永恆的伴侶、榮耀的配偶，心中充滿對主的熱愛。新婦只有一個熱情，就是耶穌，並以此熱情來與主同負一軛，與主一同爭戰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1208AF9C" w14:textId="26434A53" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
@@ -8023,73 +8010,88 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這要作你</w:t>
       </w:r>
       <w:r w:rsidR="00A962A2">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項上的金鍊</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」所以新婦項上的金鍊，是藉著天天遵行神的訓誨，按著神的法則待人處事而打造出來的。而良人提到項上的一條金鍊，「項」就是頸項，代表人的意志，新婦的意志降服於神和神的話，因此她能遵循神的訓誨和法則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72459CF4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
-[...5 lines deleted...]
-        <w:t>新婦向著新郎耶穌有</w:t>
+    <w:p w14:paraId="72459CF4" w14:textId="632D2792" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>新婦向著新郎耶穌有專一的愛，以愛的眼目注視著良人，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>專一的愛，以愛的眼目注視著良人，以順服的心和降服的意志奪了良人的心。「你奪了我的心」這句話在英文欽定本聖經的譯文是</w:t>
+        <w:t>以順服的心和降服的意志奪了良人的心。「你奪了我的心」這句話在英文欽定本聖經的譯文是</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>“Thou hast ravished my heart”</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>ravish</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>這個字在韋氏字典中的定義是：以喜樂和愉悅的感覺來征服人的心；在時代雙解大辭典的定義是：使人心神蕩漾、神魂顛倒、狂喜。「你奪了我的心」在英文新美國標準本聖經譯作：你使我心跳加速；在英文擴大版聖經譯作：你使我興高彩烈，深受鼓舞。新郎耶穌的心強烈地被新婦吸引，新婦以愛的眼目和順服擄獲新郎的心。</w:t>
+        <w:t>這個字在韋氏字典中的定義是：以喜樂和愉悅的感覺來征服人的心；在時代雙解大辭典的定義是：使人心神蕩漾、神魂顛倒、狂喜。「你奪了我的心」在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>譯作：你使我心跳加速；在英文擴大版聖經譯作：你使我興高</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>采</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>烈，深受鼓舞。新郎耶穌的心強烈地被新婦吸引，新婦以愛的眼目和順服擄獲新郎的心。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A34010" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦用眼一看，她的眼睛透露出心中對主的愛情。因此良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我妹子，我新婦，你的愛情何其美！你的愛情比酒更美！你膏油的香氣勝過一切香品！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」新婦的愛情使新郎的心喜樂，勝過地上的美酒與福樂，新婦身上有愛的膏油與香氣，使良人心動。我們的神是一位有感情的神，會因著人對祂的愛而深受吸引，說：「</w:t>
@@ -8098,55 +8100,55 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的愛情何其美！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」新婦常常追求聖靈充滿，身上發出聖靈膏油的香氣，勝過一切香品。香品是指稀有的昂貴香料，是皇室貴族之間彼此互贈的珍貴禮物。耶穌是萬王之王，祂使我們成為皇室的成員，我們天天安靜等候神，積蓄愛的膏油，生命發出愛的香氣獻給主，主認為這比其他一切香品都更香、更寶貴。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DD96BA" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>接著新郎耶穌開始稱讚新婦的嘴唇滴蜜，舌下有蜜、有奶。新婦裡面充滿了愛，愛的泉源湧上來，就會發出愛的恩言、愛的甜言與造就人的好話，就像蜂房滴蜜一樣，使人的心覺得甘甜，骨頭得醫治（參箴十六</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>）。我們的話應該更多充滿恩典與愛。舌下是藏食物的地方，意指人隱藏的思想，新婦隱藏的思想像蜜與奶。有營養的蜜與奶都是迦南地的美物，奶是嬰孩的必需品，可使嬰孩強壯</w:t>
+        <w:t>）。我們的話應該更多充滿恩典與愛。舌下是藏食物的地方，意指人隱藏的思想，新婦隱藏的思想像蜜與奶。有營養的蜜與奶都是迦南地的美物，奶是嬰孩的必需品，可使嬰孩強壯；蜜是抗氧化劑的來源，可抗菌、抗</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>；蜜是抗氧化劑的來源，可抗菌、抗病毒、抗過敏、消炎，吃了口覺甘甜。這裡是形容新婦有能力餵養別人、幫助別人、復興別人的靈性，所說的話是經過深思熟慮的。</w:t>
+        <w:t>病毒、抗過敏、消炎，吃了口覺甘甜。這裡是形容新婦有能力餵養別人、幫助別人、復興別人的靈性，所說的話是經過深思熟慮的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EC5395" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新郎還誇獎新婦衣服的香氣如利巴嫩的香氣。利巴嫩的山上有許多香柏樹，因此遍山發出香柏木的香氣。雅歌五章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>節提到良人耶穌在世上的形狀如利巴嫩，且佳美如香柏樹。新婦越來越像耶穌，她的言行、全人全身、外在的表現也愈來愈與主相似，散發出基督的馨香之氣。「衣服」是說到一切外面的態度、言行和外在所表現出來的一切，因衣服是人身上外面的東西。新婦的生命美麗而豐富，因此外在「衣服」的香氣如利巴嫩的香氣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504F5830" w14:textId="090D8AF3" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -8199,58 +8201,58 @@
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00BD6BDC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>萬</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>王之王小心地保護新婦，使新婦成為一個關鎖的園，是叫良人有享受的地方，也是單單為天上新郎的喜悅而存在的園子。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF71A35" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新婦是「禁閉的井」，禁閉的井之井口有蓋子遮蔽，別人就不方便扔東西下去，才能保持井水的清澈。新婦裡面是清潔的，不受世俗的污染，唯獨受聖靈的影響。井水通常很平靜，清澈而平靜，表明新婦的心思與靈魂，深深安息在新郎裡面，沒有雜念與私慾，像井水一</w:t>
+        <w:t>新婦是「禁閉的井」，禁閉的井之井口有蓋子遮蔽，別人就不方便扔東西下去，才能保持井水的清澈。新婦裡面是清潔的，不受世俗的污染，唯獨受聖靈的影響。井水通常很平靜，清澈而平靜，表明新婦的心思與靈魂，深深安息在新郎裡面，沒有雜念與私慾，像井水一樣的清澈而平靜，是專一為著良人，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>樣的清澈而平靜，是專一為著良人，只求良人的喜悅。</w:t>
+        <w:t>只求良人的喜悅。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B524E4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>新婦是「封閉的泉源」，表明新婦裡面的泉源是單單讓新郎解渴、享用的。箴言五章</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>節也提到「泉源」，指夫妻的關係，妻子是單單讓丈夫所享有的；新婦裡面愛的泉源是單單給新郎享用的，讓新郎從新婦得著滿足。泉源封閉就是不對外公開，免得被玷污。耶穌用祂忌邪的愛看守著新婦，使新婦聖潔無瑕疵、無可指摘。一個花園有泉源，草木就會茂盛，多結果子；新婦向著新郎有永不止息的愛慕與追求，時時被生命的泉源滋潤、充滿，因此她的生命是多結果子的生命，能滿足天上新郎的心。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18551D2A" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
@@ -8283,58 +8285,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>。」石榴剖開有很多紅色的子粒，表明新婦的生命與事奉是豐富且多樣的，「佳美的果子」表明新婦的身上有聖靈的果子，帶給別人美好的影響力。鳳仙花戴在婦女的頭上，是要使人喜樂，新婦的事奉也是使別人喜樂的。在雅歌一章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>節提到佳偶以良人為一棵鳳仙花，如今良人提到新婦生命的園子裡有鳳仙花，正表示耶穌的美德彰顯在新婦身上。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144CA209" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新婦的生命園子裡有哪噠樹。哪噠樹的根莖打爛之後，可以取得哪噠香膏，表明新婦完全向己死，死在她身上發動，生就在別人身上發動。新婦生命的園子有「哪噠」，表明新婦身上有耶穌基督的馨香之氣，像哪噠香膏這麼香，因為她經過死，所以身上有復活的馨香之氣。除了有哪噠之外，還有番紅花、菖蒲和桂樹，並各樣乳香木、沒藥、沉香與一切上等的果品。番紅花是世上最昂貴的香</w:t>
+        <w:t>新婦的生命園子裡有哪噠樹。哪噠樹的根莖打爛之後，可以取得哪噠香膏，表明新婦完全向己死，死在她身上發動，生就在別人身上發動。新婦生命的園子有「哪噠」，表明新婦身上有耶穌基督的馨香之氣，像哪噠香膏這麼香，因為她經過死，所以身上有復活的馨香之氣。除了有哪噠之外，還有番紅花、菖蒲和桂樹，並各樣乳香木、沒藥、沉香與一切上等的果品。番紅花是世上最昂貴的香料。尼羅王進城時羅馬的街道舖滿了</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>料。尼羅王進城時羅馬的街道舖滿了番紅花，那麼的美麗，表明新婦的生命與事奉是那麼的美。</w:t>
+        <w:t>番紅花，那麼的美麗，表明新婦的生命與事奉是那麼的美。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF0FB93" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>菖蒲是一種食物的調味料，也是一種香料；桂樹指肉桂，亦是一種香料，菖蒲與桂樹表明新婦的生命與事奉，都發出馨香之氣來。乳香木指乳香樹，將乳香樹的樹皮割開，會流出乳香汁來，將這些汁收集起來就變成乳香，可醫治灼傷；聖殿裡燒香就是燒乳香，會發出香味。新婦的生命和事奉，可醫治別人且發出馨</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>香之氣來。沒藥是香料，也是藥，有殺菌作用，可止血</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、止痛、消腫生肌，表明新婦的事奉可醫治別人，也帶給別人生命的香氣。</w:t>
       </w:r>
@@ -8402,58 +8404,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）。新婦是園中的泉，在英文欽定本聖經將園中的泉譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>a fountain o</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t xml:space="preserve"> gardens</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>園子是複數，表明新婦的內在生命像水流不絕的泉源，可以供應許多生命園子的需要，供應許多人的需要。而井是存水的地方，新婦常從主支取活水，她靈裡永不枯乾；她是活水的井，也是從利巴嫩流下來的溪水</w:t>
+        <w:t>園子是複數，表明新婦的內在生命像水流不絕的泉源，可以供應許多生命園子的需要，供應許多人的需要。而井是存水的地方，新婦常從主支取活水，她靈裡永不枯乾；她是活水的井，也是從利巴嫩流下來的溪水。溪水從利巴嫩流下來，水量不大，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>。溪水從利巴嫩流下來，水量不大，但會一直流，供應旅客的需要，表明新婦的生命是豐富的，可供應別人的需要。新婦從主有豐滿的領受，而且恩上加恩，主恩滿溢，不但自己夠喝且可供應別人，新婦樂意做使神和人都從她得著滿足的人。</w:t>
+        <w:t>但會一直流，供應旅客的需要，表明新婦的生命是豐富的，可供應別人的需要。新婦從主有豐滿的領受，而且恩上加恩，主恩滿溢，不但自己夠喝且可供應別人，新婦樂意做使神和人都從她得著滿足的人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09730DB4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌四章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
@@ -8479,58 +8481,58 @@
         </w:rPr>
         <w:t>節提到新婦被打、受傷，就是主垂聽禱告的答覆。她歡迎不容易的環境臨到她，因為她知道北風興起，可以使她裡面的香氣更多發出來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE16A37" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有位牧師的太太，她不是自己求北風，但主允許北風常吹進她生命的園子，不管人如何誤會她、毀謗她，她都一笑置之，有時還說：「這樣會使我園內的香氣發出來，使我得著天上的獎賞。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB47FD1" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新婦也求南風吹來，南風是溫暖的和風。一個人不能一直處在北風裡，會受不了的，所以求南風也吹來。榮教士說：「我們不需要跟主求試煉，我們只需要把自己交在主的手中，主知道賜下什麼環境，是最合適製作我們的，我們把自己交在主的手中就好了。」萬事會互相效力，不管何種環境興起，對新婦而言，只會幫助她裡面更愛主；而且主藉著各種不同的環境製作她，使她身上的香氣更多發出來，良人可以進入她的裡面有所享受，吃祂佳美的果子。不管處身於什麼景況，新婦不停止愛耶穌、更向主降服、繼續追求主、一直與神同在、住在主裡面，因此多結果子。不管</w:t>
+        <w:t>新婦也求南風吹來，南風是溫暖的和風。一個人不能一直處在北風裡，會受不了的，所以求南風也吹來。榮教士說：「我們不需要跟主求試煉，我們只需要把自己交在主的手中，主知道賜下什麼環境，是最合適製作我們的，我們把自己交在主的手中就好了。」萬事會互相效力，不管何種環境興起，對新婦而言，只會幫助她裡面更愛主；而且主藉著各種不同的環境製作她，使她身上的香氣更多發出來，良人可以進入她的裡面有所享受，吃祂佳美的果子。不管處身於什麼景況，新婦不停止愛耶穌、更向主降服、繼續追求主、一直與神同在、住在主裡面，因此多結果子。不管吹來的是北風或是南風，新婦知道只</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>吹來的是北風或是南風，新婦知道只要繼續與主聯結，主會繼續作工，讓她身上基督的馨香之氣發出來。</w:t>
+        <w:t>要繼續與主聯結，主會繼續作工，讓她身上基督的馨香之氣發出來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06986BD7" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有位弟兄自己有癌症，他的太太安妮也得了癌症，需要他的照顧。安妮才剛完成另一回合的化療，這次治療讓她產生激烈的反應。第二天一大早，她下床衝進浴室，開始嘔吐，其實是她腦部的一條血管破裂了，她開始吐出紅色、綠色且噁心的東西，意識不是很清楚。她全身赤裸地站在浴室裡，身上滿是嘔吐物。接著，她把固定便袋的夾子拿起來，情況就從糟糕變成了恐怖。惡臭的排泄物流遍她的全身和整片浴室地板。弟兄趕過去，盡所能地把她弄乾淨，扶著她走回臥室，讓她坐在床上，然後又回到浴室，四肢跪在地上，清理地板上的穢物。弟兄感到窒息，都快吐了，不禁淚流滿面，然後抽搐地啜泣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206DD4C6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>安妮回過神來，聽見丈夫的啜泣聲和呻吟聲，以為他跌倒或傷到自己了。</w:t>
       </w:r>
@@ -8546,58 +8548,58 @@
         </w:rPr>
         <w:t>她語帶關切和愛地喊著：「你受傷了嗎？你很痛嗎？還是怎麼了？」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2BDDFD" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>弟兄跪在浴室的地板上即將嘔吐時，妻子的話扎了他的心。他心想：「我受傷了嗎？我很痛嗎？還是怎麼了？我要怎麼回答？」他知道自己只是受不了北風連連吹來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F03415" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>就在他還跪著的時候，神伸出隱形的手指來觸摸他，聖靈進入他心中最深處，賜給他一種他從未知道、從未經歷的愛。他感受到它了，認識它了。那個難捱的早晨，就在弟兄最黑暗的那一刻，神的手指觸摸了他，賜給他一種不求回報的愛，這是安妮長久為他的禱告，希望他能經歷神更多的愛。有六個月之久，弟兄私下向主哭喊</w:t>
+        <w:t>就在他還跪著的時候，神伸出隱形的手指來觸摸他，聖靈進入他心中最深處，賜給他一種他從未知道、從未經歷的愛。他感受到它了，認識它了。那個難捱的早晨，就在弟兄最黑暗的那一刻，神的手指觸摸了他，賜給他一種不求回報的愛，這是安妮長久為他的禱告，希望他能經歷神更多的愛。有六個月之久，弟兄私下向主哭喊，告訴神他自己的愛已到了盡頭，所</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，告訴神他自己的愛已到了盡頭，所受的嚴峻考驗已對他造成嚴重的傷害。此刻神用祂超越卓絕的大愛醫治他、重建他、充滿他。如今神所賜的那不求回報的愛，是弟兄裡面最重要的財寶，是神在北風興起時賜給他的，使他生命的園子能散發出愛的香氣來，滿結愛的果子，讓良人可以進入屬祂的園子，吃那佳美的果子。</w:t>
+        <w:t>受的嚴峻考驗已對他造成嚴重的傷害。此刻神用祂超越卓絕的大愛醫治他、重建他、充滿他。如今神所賜的那不求回報的愛，是弟兄裡面最重要的財寶，是神在北風興起時賜給他的，使他生命的園子能散發出愛的香氣來，滿結愛的果子，讓良人可以進入屬祂的園子，吃那佳美的果子。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610B0F86" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>當神讓南風興起時，我們仍要像弟兄一樣向主呼求，求主用愛的手指觸摸我們的心，求神將祂的愛藉著聖靈澆灌在我們生命的園子。神藉先知以賽亞告訴我們：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>我耶和華是看守葡萄園的，我必時刻澆灌，晝夜看守，免得有人損害。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」（賽廿七</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）神晝夜看守我們生命的葡萄園，祂時刻澆灌我們生命的園子，所以我們可以隨時隨地向主敞開心園，求祂仁愛的靈、喜樂的靈、平安的靈、忍耐的靈、恩慈的靈、良善的靈、信實的靈、溫柔的靈、節制的靈澆灌我們，使我們結滿聖靈的果子，讓良人可以進入祂自己的園裡，吃祂佳美的果子。</w:t>
       </w:r>
@@ -8630,1182 +8632,1194 @@
     <w:p w14:paraId="6996D5AC" w14:textId="06B5B940" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>每個時代，神都在呼召人藉著完全失喪己生命，得以與神完全聯合。蓋恩夫人說：「人繼續不斷與神聯合時，對神的享受是永遠且持久的，因為神在我們裡面，神是我們的最終目標，人可以不間斷地流入祂裡面，好像水奔向自己的目標一樣。</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>在這個</w:t>
       </w:r>
       <w:r w:rsidR="003228E9" w:rsidRPr="007E6B27">
         <w:t>奧祕</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>的結合裡，人</w:t>
+        <w:t>的結合裡，人失去了所有居功自傲、自私自愛的性</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>失去了所有居功自傲、自私自愛的性情，對神滿懷愛意，完全沉浸於神裡面。正如一滴水掉入一杯葡萄酒裡，小水滴就失去了它本來的形狀和特徵，儼然變成了葡萄酒。」</w:t>
+        <w:t>情，對神滿懷愛意，完全沉浸於神裡面。正如一滴水掉入一杯葡萄酒裡，小水滴就失去了它本來的形狀和特徵，儼然變成了葡萄酒。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A900E10" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>與神合一是新婦心中最深的渴望，不管神興起北風或南風，新婦就是渴望與神親密地聯合在一起，再也看不見自己。正是這種聯合，使新婦的行動改變了。渴慕神的基督徒，真實進入神裡面，與神聯合以後，神就成了基督徒言行的原則與動力，神藉著基督徒說話、行事，基督徒彰顯出神的性情，生命的能力從他裡面湧流出來，結出生命的果子，讓神來享受。神的愛是至極的愛，神愛我們，願意與我們聯合，無論是死，是生，是天使，是掌權的，是有能的，是現在的事，是將來的事，是高處的，是低處的，是別的受造之物，都不能叫我們與神的愛隔絕；這愛是</w:t>
+        <w:t>與神合一是新婦心中最深的渴望，不管神興起北風或南風，新婦就是渴望與神親密地聯合在一起，再也看不見自己。正是這種聯合，使新婦的行動改變了。渴慕神的基督徒，真實進入神裡面，與神聯合以後，神就成了基督徒言行的原則與動力，神藉著基督徒說話、行事，基督徒彰顯出神的性情，生命的能力從他裡面湧流出來，結出生命的果子，讓神來享受。神的愛是至極的愛，神愛我們，願意與我們聯合，無論是死，是生，是天使，是掌權的，是有能的，是現在的事，是將來的事，是高處的，是低處的，是別的受造之物，都不能叫我們與神的愛隔絕；這愛是在我們的主基督耶穌裡的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0258172B" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5DD966" w14:textId="2E6A15A4" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434BD422" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc220423697"/>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>裡面的天地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）雅歌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>章</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4F160759" w14:textId="04909203" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>我妹子，我新婦，我進了我的園中，採了我的沒藥和香料，吃了我的蜜房和蜂蜜，喝了我的酒和奶。我的朋友們，請吃！我所親愛的，請喝，且多多地喝！我身睡臥，我心卻醒。這是我良人的聲音；祂敲門說：我的妹子，我的佳偶，我的鴿子，我的完全人，求你給我開門；因我的頭滿了露水，我的頭髮被夜露滴濕。我回答說：我脫了衣裳，怎能再穿上呢？我洗了腳，怎能再玷污呢？我的良人從門孔裏伸進手來，我便因祂動了心。我起來，要給我良人開門。我的兩手滴下沒藥；我的指頭有沒藥汁滴在門閂上。我給我的良人開了門；我的良人卻已轉身走了。祂說話的時候，我神不守舍；我尋找祂，竟尋不見；我呼叫祂，祂卻不回答。城中巡邏看守的人遇見我，打了我，傷了我；看守城牆的人奪去我的披肩。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>（歌五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>1~7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B24C9DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>在雅歌五章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>節，我們看見新郎進入新婦生命的園中，採集新婦身上聖靈治死肉體的成品（沒藥）。聖靈運行在新婦身上，使新婦充滿復活的大能，彰顯基督的馨香之氣，因此新郎進入新婦生命的園中，採集聖靈工作的成品（香料），也享受聖靈所釋放出的甜蜜恩膏（蜜房和蜂蜜）。新婦被聖靈充滿，身上有聖靈中的喜樂，有聖靈的新酒可以分享給新郎，讓新郎可以喝。奶是迦南地的出產，迦南地預表神本性一切的豐盛，新婦竭力追求神、完全順服神，身上愈來愈有神的性情，有豐盛的生命，讓新郎可以欣賞她身上神本性一切的豐盛，猶如享受有奶製品甜點的筵席，享用聖靈在新婦身上作工的成果。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D60BF4E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>良人說：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>「我的朋友們請吃，我所親愛的請喝，且多多的喝。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」「我的朋友們」有二種說法，一種認為聖父、聖子、聖靈彼此是朋友，都在新婦身上吃喝享受。另一種說法是良人耶穌邀請未成熟的基督徒或有需要的人，來到新婦面前得著屬靈的供應，與新婦一同追求聖靈充滿，多多喝聖靈的新酒和純淨的靈奶。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339810FE" w14:textId="35FDC679" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌五章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>節提到「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我身睡臥</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>新婦完全安息於良人的同在中，這是一種信心的安息、信心的睡臥。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD0AB46" w14:textId="1A5C5D53" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>「我心卻醒」</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>新婦的靈是儆醒的，對良人的同在、良人的聲音敏感，所以她聽見良人的敲門聲與說話聲。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4795D0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>良人稱呼新婦「我的妹子」，表明她與良人有同一個生命，良人來與她認同。良人稱呼新婦「我的佳偶」，表明愛的關係，她是良人的最愛，是良人所喜悅的。良人稱呼新婦「我的鴿子」，表明從一而終的愛情，鴿子配對後，一隻死了，另一隻不會另結新歡，此情終身不渝。鴿子代表溫柔馴良，換句話說溫良柔順的新婦，與主之間有堅貞不渝的愛情。最後良人稱呼新婦「我的完全人」，新婦心存完全，良人就看她是完全人。良人用這麼多字眼來稱呼她，是盼望她因此受感動，願意給良人開門。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384B304B" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>但良人的樣子讓新婦卻步。良人說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我的頭滿了露水，我的頭髮被夜露滴濕。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>──</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>這是主在客西馬尼園整夜禱告，頭髮被夜露滴濕的情景。顯然良人要呼召新婦進入與主一同受苦的「愛的爭戰」，使她效法主捨命的愛、效法主的死，補滿基督患難的缺欠。她有可能遇見許多不公平的事、誤會、傷害和毀謗，她有點卻步。她回答說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我脫了衣裳，怎能再穿上呢？我洗了腳，怎能再玷污呢？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」「脫了衣裳」是指新婦覺得自己已經脫去舊人和舊人的行為；「洗了腳」是指新婦自覺已被主洗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>淨、成聖、稱義了，怎能再被人誤會、毀謗，讓人以為她被玷污了呢？她認為自己必須保持清潔，卻不明白開門接受主所量的環境，接受人的誤會、傷害、毀謗，不會真的玷污她的靈魂。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37887E05" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>蓋恩夫人說：「新婦意識到新郎想讓她同受羞辱的意圖後，既悲哀又懼怕。從前，她英勇無畏地接受十字架，如今卻因著即將逼近的羞辱，深深感到沮喪。有許多人願意背十字架，卻罕有人甘願忍受十字架所帶來的惡名和羞辱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A575851" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「她說：我脫了衣裳，脫去了己、瑕疵，以及我裡面老亞當的殘留物，如今怎能再穿上呢？沒有什麼比這更叫人感到受羞辱和困惑。因為如果我沒有犯錯，而人來藐視我，我會感到快樂和榮耀，相信這會榮耀我的神，並使我更蒙祂悅納。可是，我既然已經洗淨並煉淨了情感，以至於裡面沒有什麼不是全然奉獻給我良人的，如今怎能再讓世界玷污這純潔的情感呢？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E3CE60" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>「哎！可憐的瞎子！你躲避什麼呢？新郎只是想要試驗你的忠貞，看看你是否真願意遵行祂所有的旨意。祂被藐視、被人厭棄，人們以為祂受責罰，被神擊打苦待了，祂被列在罪犯之中（參賽五十三章）。祂本是純潔無罪，尚且如此；你滿了罪污，卻不能忍受罪的責罰嗎？唉！你既然抵擋，豈不要多多受苦嗎？」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6571267E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>由於新婦不願打開心門，接受良人的呼召，良人就從門孔伸進有釘痕的手。新婦一看見有釘痕的手伸進心門觸摸她，她的心就軟化下來，願意給良人開門。新婦起來要給良人開門，她知道開門意謂著為主受苦，故兩手滴下有苦味的沒藥汁。她打開心門，表明她願意與良人一同受苦，沒想到因為她遲延順服，良人就走了，主的同在似乎不見了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DEA603" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>新婦說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>祂說話的時候，我神不守舍。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」當良人在那裡說話的時候，她的心已經那麼地朝向著良人。她說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>我尋找祂，竟尋不見；我呼叫祂，祂卻不回答。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」現在良人有一個新的功課要她學習就是：當她沒有主同在很豐富的感覺時，是否仍絕對地順服主？到底新婦所追求的，是追求自己感官上的快樂，還是單單為著主的緣故而順服；也就是說，不管處境如何，她是否仍然願意忠心順服主到底？許多人只有在感覺良好時才順服主，但主在尋找絕對順服的新婦，百分之百順服的新婦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38938CB1" w14:textId="283F0E20" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主在客西馬尼園孤軍奮戰，無人與祂一同儆醒禱告。祂獨自禱告到完全得勝，走出客西馬尼園，擁抱十字架，救贖祂所愛的人。主在客西馬尼園的禱告是：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不要照我的意思，只</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>要</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>照你的意思。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」主也期待祂的新婦不要照自己的意思，堅持保持不受玷污的安逸狀態，乃願意面對父神量給她的試煉，通過愛的考驗，在愛中絕對順服，愛神、愛人。新婦一開門，發現良人不見了，就去尋找，卻遇見城中巡邏看守的人，打了她、傷了她，這是從教會或同工圈來的試煉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8946B5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>有一位姐妹信主後竭力追求神，神曾帶她遊歷天堂，讓她看見天堂的榮耀，她開始探討也教導有關榮耀領域的事。她是媒體製作人，主持一個電視節目，多年來有好些同工與她一同拓展神的國。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206A5084" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有一天深夜，幾位同工來與她探討有關她所教導的榮耀領域的問題。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>他們對</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>姐妹的回答似乎不滿意，最後，經過持續的討論，他們當中一位宣稱：「你被騙了，你也在騙人。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」姐妹幾乎</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不能相信自己的耳朵，於是問道：「你覺得我哪裡被騙了？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」這位同工說：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「你在悖逆中。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」姐妹覺得自己從來沒有故意行事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>悖逆，不論對神或對同工。那天晚上，大家在歧見中各自離去，接下來的幾</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>週</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>，情況愈演愈烈。關於姐妹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「欺騙</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」的報導傳遍了加拿大，也傳到了美國。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299FABBA" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一位親近的朋友辭去擔任姐妹顧問的職務，不再與姐妹來往。其他的朋友則以電子郵件告訴姐妹要斷絕關係。每一天都有更多的問題湧現，姐妹的心感覺像一團絞肉，被絞得稀爛。接下來的幾個月裡，姐妹放下教導的工作，尋求幫助，並鑑察自己。在基督的身體裡，她經歷到許多人與她疏遠，負面報導如野火燎原般傳開，備受敬重的領袖們與她的教導劃清界線。有人寫下反對她的請願書，發送到整個區域裡的每間教會。看守城牆的人，奪去她的披肩，讓她毫無遮蓋。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8BB4E4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在起初的對質過了大約五年之後的一個早晨，姐妹忽然明白這是一場愛的戰爭，就在那一刻，她頓時豁然開朗，意識到有一種工具能確保最終的勝利：愛。姐妹找到了立足之地，愛將是她對抗沮喪和壓迫最強大的武器，她開始為愛禱告。她想到耶穌活在世上時，無論面臨的是什麼，都從未收回祂的愛，祂在愛中順從父神的心意，在愛中遵行父神的旨意，耶穌總是去愛。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A7831E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在這個特別的早晨，姐妹知道自己得到了一個千載難逢的機會，耶穌正邀請她以一種她過去未曾知道的方式，去體會「與主一同受苦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；她受邀成為像主一樣的人，去擁抱無條件之愛的十字架。姐妹開始為這事禱告，為愛禱告。主耶穌在客西馬尼園禱告通了，帶著滿滿的愛去順服父神的旨意，踏上各各他的路程。祂被一個跟祂親嘴問安的門徒出賣，又被祂最親愛的其中一個朋友否認。聖經說，在祂最黑暗的時刻，祂被所有的門徒拋棄：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>門徒都離開祂逃走了。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」（可十四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）神完美的羔</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>羊被毀謗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、被責打、被謊言攻擊、被鞭打、被羞辱、被釘在十字架上，可是祂從未失去信心，從未收回祂的愛。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5DEC23" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>我們是罪人，就像那些殘酷地對待主的人一樣。在我們透過救恩成為新造之前，我們的肉體就像他們的肉體，是與神為敵的：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>因為世人都犯了罪，虧缺了神的榮耀。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」（羅三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）但耶穌基督在每一個層面都向自己死，好叫我們因此可以活。「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>神使那無罪的，替我們成為罪，好叫我們在祂裡面成為神的義。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」（林後五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）所以使徒約翰才會宣稱：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>你看父賜給我們是何等的慈愛，使我們得稱為神的兒女！</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」（約壹三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A38FD8A" w14:textId="09F2C036" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟有愛能產生真實的謙卑。因著對我們的愛，耶穌降卑自己。</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>結</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>果是，祂成為神國裡最偉大的萬王之王。祂「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>既有人的樣子，就自己卑微，存心順服，以至於死，且死在十字架上。所以，神將祂升為至高，又賜給祂那超乎萬名之上的名，叫一切在天上的、地上的，和地底下的，因耶穌的名無不屈膝，無不口稱耶穌基督為主，使榮耀歸與父神。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」（腓二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>8~11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）耶穌基督是愛的君王！救贖人類之戰是靠著愛打贏的。我們沒有一個人配得救贖，但愛為我們的靈魂打贏了這場仗。耶穌那捨己為人、永不止息的犧牲，正是真愛的模樣，這樣的愛永不失敗。在我們最黑暗的時刻，正是這超越卓絕的愛賜給我們得勝的能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276376AB" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶穌說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在世上，你們有苦難</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>。」（約十六</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）每一個人都會面臨艱難、誤會和試探。但是一個人如何應對處理，會決定最後的結果。考驗和試煉可以是絆腳石或墊腳石，這取決於人在壓力之下，看事情的角度和所作的選擇。耶穌受苦是為愛受苦。而我們所經歷的每一個試煉，都能引領我們更深認識</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:lastRenderedPageBreak/>
+        <w:t>主的愛。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCC484D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>我們永遠也不會知道我們裡面有多少真實的愛，直到面臨反對、羞辱，甚至迫害。說「我愛你」很容易，但不會確實知道那個告白是不是真的，直到那份愛受到考驗。許多情侶都說他們深愛對方，但在我們這個時代，能在婚後通過盟約之愛考驗的卻是少之又少。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FE8512" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>我們是否完全明白愛的代價？我們是否明白，每一次愛的考驗都會給我們一個像耶穌那樣愛人的機會？當你的愛受到考驗，你將會發現有多少真實的愛，實際運作在你的生命中。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F43C7E1" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>如果愛是我們最強大的武器，那麼我們被錯待、甚至被毀謗的時候，應當如何回應呢？要為愛禱告，接受挑戰。姐妹在那天早晨，對這場愛的戰爭說：「是的，我願意順服。」愛是無法討價還價的，在愛中順服才能打贏這場仗。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3657A907" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>在接下來許多年日裡，患難的風持續颳起，但姐妹親眼目睹神愛的大能運行，她學習許多關於十字架的功課，以及如何向自己的痛苦和需要死去，以便更好的服事人和愛人，也藉此學習欣然地與主一同受苦。她感到委屈時就注視主，被批評時就展現憐憫，被惡意揭發時遮蓋別人，感到被錯待、被誤解時饒恕別人，被拒絕時就接納別人，為別人禱告。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFC446A" w14:textId="67984EF6" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>在那段期間，姐妹也經歷到愛的豐厚獎賞：恩寵與恩膏開始增加，事工結出許多果子，財務的祝福增加，她還與抵擋她的人們和好，她看見神恢復友誼。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D96C4C" w14:textId="6183F042" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶穌說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你們若有彼此相愛的心，眾人因此就認出你們是我的門徒了。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」（約十三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）沒有愛，就像使徒保羅在哥林多前書第十三章所教導的，我們什麼都不是，我們什麼都沒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>有，什麼益處也得不到。愛是首要的事，只要我們活在這世上，我們就置身於一場戰爭</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛的戰爭。當你處在這場爭戰中，當人錯待你的時候，你是否仍然追求完全之愛，以愛和禱告來回應？這是很不容易的，如果你經歷過你就知道。當教會領袖或同工錯待你、誤會你，你實在氣得想離開教會，可是你是否為了主的緣故再次謙卑下來，用愛和禱告來回應這些事情？還有當你受傷的時候，你是否仍然愛慕耶穌，以耶穌為至寶？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1C9EFC" w14:textId="0DAB7CF7" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>《榮耀的光輝》這本書的主角羅炳森師母，被聖靈充滿後，繼續謙卑地追求神自己，學習傾聽神，多多地查考聖經，服在神大能的手下，求聖靈完全治死她的己生命，向神絕對地奉獻，渴慕神自己過於渴想果子、恩賜或能力；結果神不但將自己賜給她，也賜給她各樣聖靈的恩賜，能幫助許多人。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>190</w:t>
+      </w:r>
+      <w:r w:rsidR="009265AF" w:rsidRPr="007E6B27">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>月，神問她說：「你願意為我的緣故，做一個失敗者嗎？」雖然她不完全明白接受這樣的挑戰會有什麼後果，但因她已將自己奉獻給神，向神降服，所以只要是神為她所定的旨意，她都欣然接受。有一天，當她在梳頭髮時，主對她說：「我要把你所享有的一切神奇的恩賜和能力拿走。」她立刻默許了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440C21A8" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>從那時起，有一段日子她繼續經歷到神超自然地推動她，奇異地引導並使用她，猶如往常一樣，一切似乎沒什麼改變，於是她忘了主曾經對她說的話。然而神的能力逐漸被收回了，她不明白這是怎麼一回事，她知道她對耶穌的愛，仍舊像以前一樣地火熱，也意識到主那浩大的同在，仍然在她的裡面。但神不再像以前一樣超自然地推動她，並藉著她彰顯祂的作為倒是一個事實。這件事至少可以說令她很困惑，到最後她想知道究竟是什麼地方不討主喜悅，以致失去了祂的能力；而那些原來對她有很高的評價，並曾因著她的服事而蒙福的人，也因此</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>在我們的主基督耶穌裡的。</w:t>
-[...147 lines deleted...]
-    <w:p w14:paraId="6BD0AB46" w14:textId="1A5C5D53" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+        <w:t>對她失去了信任。很快地，所有的人都離棄了她。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20740A77" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>「我心卻醒」</w:t>
+        <w:t>由於羅炳森師母的改變，使得謠言像閃電般快速地播散在多倫多。有一些人確信她的經驗不是出於神，另一些人則覺得她的心思因禱告過度而受損，虛假的報導傳播得既廣又遠。當這些傳言重複地傳講，或藉著信件傳給遠方那些以前認識她並極尊敬她的人時，就愈發扭曲而不實了。幸好她已把「好名聲」奉獻出去了，如今一切都毀了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC2484E" w14:textId="38F2FC99" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>終於，某天早上，當她正在洗早餐用過的碟子時，城裡一位傳道人領袖出現在門口。他表示是來糾正她的，並滿懷自信地斷言她一直都是不對的，所以要她認錯，並否定她的經歷。羅炳森師母裡面、外面完全安靜地聽著他對自己的羞辱和苦毒的指控，也坦白承認對於最近發生在自己身上的一些事情頗覺困惑，無法解釋這些事；但同時她知道神大大地與她同在，並顯然為著祂的榮耀在使用她。她謙卑而斷然地堅持她不能</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>新婦的靈是儆醒的，對良人的同在、良人的聲音敏感，所以她聽見良人的敲門聲與說話聲。</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>也不敢</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>說她的經歷是出於魔鬼的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5CA058" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>這位傳道人轉向羅炳森先生道：「我告訴你她就是這樣，我對她束手無策。」然後就告辭了。（可惜這位傳道人後來離開了他的職位，不名譽地去世，完全不為人所知，也無人為他哀悼。）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628018CC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>羅炳森師母懷著與她相稱的謙卑與溫和，默默地忍受一切的羞辱與論斷。然而真的每一個人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
         <w:t>──</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6B27">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>連她所知道最屬靈的人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>──</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>都批評她，她開始覺得會不會他們終究是對的？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6744393A" w14:textId="4F9D2371" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詩篇六十九篇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你所擊打的他們就逼迫，你所擊傷的，他們戲說他的愁苦。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」好像他們不知道她受的試煉已經夠重了，還講一些不該講的話，打了她、傷了她。「看守城</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>；「洗了腳」是指新婦自覺已被主洗淨、成聖、稱義了，怎能再被人誤會、毀謗，讓人以為她被玷污了呢？她認為自己必須保持清潔，卻不明白開門接受主所量的環境，接受人的誤會、傷害、毀謗，不會真的玷污她的靈魂。</w:t>
-[...44 lines deleted...]
-        <w:t>由於新婦不願打開心門，接受良人的呼召，良人就從門孔伸進有釘痕的手。新婦一看見有釘痕的手伸進心門觸摸她，她的心就軟化下來，願意給良人開門。新婦起來要給良人開門，她知道開門意謂著為主受苦，故兩手滴下有苦味的沒藥汁。她打開心門，表明她願意與良人一同受苦，沒想到因為她遲延順服，良</w:t>
+        <w:t>牆的人」的責任是要保護神的百姓，如果仇敵來，要趕快把城門關上，不要讓仇敵入侵，結果他們不但沒有保護羅炳森師母，反而奪去她身上那件遮蓋的披肩。「披肩」是人身上一件美麗的東西，要披在身上擋風、保暖。「披肩」在英文欽定本聖經譯作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>（遮蓋物、遮布）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，意指屬靈的遮蓋。巡邏看守的人奪去羅炳森師母當受的保護與屬靈的遮蓋。她的痛苦還沒有停止，人不但不幫助她，不安慰她，反而把她的事情當作笑談。巡邏看守的人沒有為她遮蓋，反而把她的事情公開告訴人，好像叫她無所遮蓋，把她身上遮蓋的披肩整個扯掉，在人面前顯出她的羞恥，所以她的失敗就變成信徒當中一個公開的新聞，每個人都在傳說：你看！她一定出了問題，恩賜都不見了，神離開她了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F544E39" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在這當兒，尚未被聖靈充滿的羅炳森先生，對五旬節的經歷感到完全失望，也極厭惡，想和一切五旬節運動脫離關係，甚至不許太太說方言。羅炳森師母立刻完全順服了。這時羅炳森先生的父親生病，母親召兒子回家幫忙</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>1908</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>月羅炳森先生的父親去世，羅炳森先生就召他太太回老家與他同住。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2049A69E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>羅炳森先生的母親把媳婦當作家中的佣人，使她作許多家事，包括清洗地毯等。羅炳森師母服從每一個命令，為主做每一項工作，她在裡面不住地禱告，在心靈的祭壇上向主不停地焚燃愛與敬拜之香。這種情況持續了好長一段時間，未見緩和。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4489C0EF" w14:textId="2C262F06" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>羅炳森師母一直努力地維持完全之愛，但她惟恐自己會因著所受的惡劣待遇，心中生出一點怨恨來。因此她又開始為哥林多前書十三章</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛之詩章禱告（她以前為此禱告過），仔細搜索自己的內心，即使一點點小毒根也不放過。主很快就叫她停止搜索，聖靈也向她保證她沒有失去愛。接下去的日子，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>人就走了，主的同在似乎不見了。</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="0F8946B5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+        <w:t>她仍備受煎熬，但她恆久忍耐又有恩慈，凡事包容、凡事相信、凡事盼望、凡事忍耐，並且歡歡喜喜地忍耐寬容。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BB59E0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為了作崇拜、有交通，羅炳森先生加入了一個小教會，這個小教會允許人在聚會中起來作見證。這個教會顯然沒有牧師，當他們得知羅炳森先生是一位傳道人以後，很快請他在那裡服事。羅炳森師母則陪她先生去聚會，坐在會眾中間，沒有一個人知道她也是一位傳道人。如果主有帶領，羅炳森師母也會起來作見證，像其他人一樣。由於她總是高舉主耶穌，並提醒人們注意主在會眾中間，結果這些簡單的話祝福了會眾。有一些參加崇拜的人，在事後會把他們從她的見證中所得著的祝福告訴她；還有一名會友去找羅炳森先生，告訴他同樣的事，並建議他太太應當和他一道服事。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7573EA65" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>有一位姐妹信主後竭力追求神，神曾帶她遊歷天堂，讓她看見天堂的榮耀，她開始探討也教導有關榮耀領域的事。她是媒體製作人，主持一個電視節目，多年來有好些同工與她一同拓展神的國。</w:t>
-[...273 lines deleted...]
-    <w:p w14:paraId="2DCC484D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+        <w:t>有一天，羅炳森先生正非常釋放且滔滔不絕地講道時，忽然，他在中途停下來，並宣布說：「羅炳森師母要上講臺來講完這篇道。」羅炳森師母毫不猶豫地從會眾中站了起來，在聖靈能力的管理底下走上講臺。她很沉著地接著她先生所講的道繼續講下去，彷彿預先經過安排似的。會眾對於這番不尋常的表現很是訝異，也希奇她竟有如此豐富的聖經知識，和如此優越的解經能力，遂覺得她應該與先生一同服事。結果教會投票表決，同意從今以後，羅炳森師母在站講台這件事上，與她先生有同等的地位。神恢復了她的職事和她原有的恩賜。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF426FD" w14:textId="3D369878" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>我們永遠也不會知道我們裡面有多少真實的愛，直到面臨反對、羞辱，甚至迫害。說「我愛你」很容易，但不會確實知道那個告白是不是真的，直到那份愛受到考驗。許多情侶都說他們深愛對方，但在我們這個時代，能在婚後通過盟約之愛考驗的卻是少之又少。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>後來主向她解釋為何允許她歷經幽谷，就是要看看她在這樣一種處境裡會做什麼？主要看看她是否會因為失去屬靈的能力和恩賜而悲哀？也許還會責怪神！主要看看她是否愛神的恩賜過於賜予者？即使看起來似乎失去了每一樣東西</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>我們是否完全明白愛的代價？我們是否明白，每一次愛的考驗都會給我們一個像耶穌那樣愛人的機會？當你的愛受到考驗，你將會發現有多少真實的愛，實際運作在你的生命中。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>──</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>如果愛是我們最強大的武器，那麼我們被錯待、甚至被毀謗的時候，應當如何回應呢？要為愛禱告，接受挑戰。姐妹在那天早晨，對這場愛的戰爭說：「是的，我願意順服。」愛是無法討價還價的，在愛中順服才能打贏這場仗。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>包括主親自賜下的祝福和經歷</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
+        <w:t>——</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>在接下來許多年日裡，患難的風持續颳起，但姐妹親眼目睹神愛的大能運行，她學習許多關於十字架的功課，以及如何向自己的痛苦和需要死去，以便更好的服事人和愛人，也藉此學習欣然地與主一同受苦。她感到委屈時就注視主，被批評時就展現憐憫，被惡意揭發時遮蓋別人，感到被錯待、被誤解時饒恕別人，被拒絕時就接納別人，為別人禱告。</w:t>
-[...94 lines deleted...]
-        <w:t>從那時起，有一段日子她繼續經歷到神超自然地推動她，奇異地引導並使用她，猶如往常一樣，一切似乎沒什麼改變，於是她忘了主曾經對她說的話。然而神的能力逐漸被收回了，她不明白這是怎麼一回事，她知道她對耶穌的愛，仍舊像以前一樣地火熱，也意識到主那浩大的同在，仍然在她的裡面。但神不再像以前一樣超自然地推動她，並藉著她彰顯祂的作為倒是一個事實。這件事至少可以說令她很困惑，到最後她想知道究竟是什麼地方不討主喜悅，以致失去了祂的能力；而那些原來對她有很高的評價，並</w:t>
+        <w:t>她是否只為主自己的緣故而愛主，</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>曾因著她的服事而蒙福的人，也因此對她失去了信任。很快地，所有的人都離棄了她。</w:t>
-[...98 lines deleted...]
-        </w:rPr>
+        <w:t>並單單滿足於主自己？羅炳森師母通過了考驗。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0388B352" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>耶路撒冷的眾女子啊，我囑咐你們：若遇見我的良人，要告訴祂，我因思愛成病。你這女子中極美麗的，你的良人比別人的良人有何強處？你的良人比別人的良人有何強處，你就這樣囑咐我們？我的良人白而且紅，超乎萬人之上。祂的頭像至精的金子；祂的頭髮厚密纍垂，黑如烏鴉。祂的眼如溪水旁的鴿子眼，用奶洗淨，安得合式。祂的兩腮如香花畦，如香草臺；祂的嘴唇像百合花，且滴下沒藥汁。祂的兩手好像金管，鑲嵌水蒼玉；祂的身體如同雕刻的象牙，周圍鑲嵌藍寶石。祂的腿好像白玉石柱，安在精金座上；祂的形狀如利巴嫩，且佳美如香柏樹。祂的口極其甘甜；祂全然可愛。耶路撒冷的眾女子啊，這是我的良人；這是我的朋友。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>（歌五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>8~16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E540A8F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌中的新婦在受</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>傷時，仍愛慕耶穌，並謙卑地求問靈性不如她的人，說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶路撒冷的眾女子啊，我囑咐你們：若遇見我的良人，要告訴祂，我因思愛成病。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」雅歌五章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>節這段話讓我們看見新婦的反應那麼美麗，她沒有因著遇見這麼大的難處，就心生苦毒，反而是謙卑下來，去求問那些靈性還沒有成熟的耶路撒冷眾女子，謙卑的人可以從任何人得著幫助。新婦仍然愛著良人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>思念她的良人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>渴慕她的良人，而且思愛成病。她沒有因為試驗臨到，覺得被冒犯了，心生怒氣，怨恨神</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、怨恨人，反而更加謙卑，謙卑到連主裡的嬰孩都能幫助她。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6925EB82" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>耶路撒冷的眾女子說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你這女子中極美麗的，你的良人比別人的良人有何強處？你的良人比別人的良人有何強處，你就這樣囑咐我們？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」這些耶路撒冷的眾女子，雖然</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>講的話，打了她、傷了她。「看守城牆的人」的責任是要保護神的百姓，如果仇敵來，要趕快把城門關上，不要讓仇敵入侵，結果他們不但沒有保護羅炳森師母，反而奪去她身上那件遮蓋的披肩。「披肩」是人身上一件美麗的東西，要披在身上擋風、保暖。「披肩」在英文欽定本聖經譯作</w:t>
-[...233 lines deleted...]
-        <w:t>」這些耶路撒冷的眾女子，雖然在主裡面沒有很深的經歷，但她們看得出新婦是「女子中極美麗的」，這個新婦身上有謙卑、有榮耀，這是聖潔的美麗、屬天的美麗，所以她們就問新婦兩個問題，第一個問題是：你的良人比別的良人有何強處？第二個問題是六章</w:t>
+        <w:t>在主裡面沒有很深的經歷，但她們看得出新婦是「女子中極美麗的」，這個新婦身上有謙卑、有榮耀，這是聖潔的美麗、屬天的美麗，所以她們就問新婦兩個問題，第一個問題是：你的良人比別的良人有何強處？第二個問題是六章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>節，你的良人往何處去了？她們也想與這位良人建立親密同行的關係，所以神就藉著她們的問題，讓這個新婦開始作見證。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC8D914" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>因此很要緊的是，遇見試煉的時候，愛主的聖徒要仍然繼續花時間禱告、親近神，忠心地為主作見證，顧念別人的需要。要忘記自己，不要顧念自己心中的傷痕，時間會醫治心靈的創傷，只要多多親近耶穌。心中的傷痕常常不是立刻得醫治，需要一段時間，但只要繼續親近耶穌，主愛的膏油會醫治人心中的傷痕。有時我們得放下服事，專心尋求主，讓主作內在之工、醫治之工；另有時我們要忘記自己，述說主的榮美，顧念別人的需要，這樣反而會更快得醫治。所以新婦藉著專心為主作見證，單單榮耀神，反而讓她裡面對良人的印象，更多地被發表出來。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3CC1F6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦對耶路撒冷的眾女子提到她的良人，說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>我的良人白而且紅，超乎萬人之上。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」「白」在英文新國際版聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>radiant</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>意思是榮耀的，所以這個「白」是一種充滿了榮光的潔白，我的良人如此充滿榮光，像明光照耀的白，沒有罪惡，聖潔無瑕疵，不是死白或蒼白，乃是白而且「紅」，是很有生命力的那種紅。一個人臉上膚色白，可是又很紅潤，表示這人很健康，滿有生命能力。良人不但白而且紅，而且超乎萬人之上，這個「超」字，在原文的意思是「把旗子舉起來」，旗子舉起來就高高的，很多人都看得見。主耶穌在十字架上被舉起來，就吸引萬人來歸向祂，祂超</w:t>
+        <w:t>意思是榮耀的，所以這個「白」是一種充滿了榮光的潔白，我的良人如此充滿榮光，像明光照耀的白，沒有罪惡，聖潔無瑕疵，不是死白或蒼白，乃是白而且「紅」，是很有生命力的那種紅。一個人臉上膚色白，可是又很紅潤，表示這人很健康，滿有生命能力。良人不但白而且紅，而且超乎萬人之上，這個「超」字，在原文的意思是「把旗子舉起來」，旗子舉起來就高高的，很多人都看得見。主耶穌在十字架上被舉起來，就吸引萬人來歸向祂，祂超乎萬人之上，祂高過千萬人，沒有人</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>乎萬人之上，祂高過千萬人，沒有人可以和祂相比。</w:t>
+        <w:t>可以和祂相比。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E9D135" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>祂的頭像至精的金子。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」「頭」通常是指至高無上的領導權。主耶穌是統管宇宙萬有的那一位，擁有至高無上的領導權。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>祂的頭像至精的金子</w:t>
       </w:r>
@@ -9911,61 +9925,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>」「兩腮」是人表情明顯的地方，會表露出人內在的情感。而主的情感美麗如香花畦，芳香如香草台，主向著我們的熱情豐盛且美麗，祂因我們喜樂而歡呼（參番三</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07270DFE" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦形容主的「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
-        <w:t>嘴</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>嘴唇像百合花，且滴下沒藥汁。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」「嘴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>唇像百合花，且滴下沒藥汁。</w:t>
-[...2 lines deleted...]
-        <w:t>」「嘴唇」是指從主口中所出來的話語，這些話語是何等的清潔、甘甜，而且能醫治人、餵養人像百合花。因百合花看起來很清新，它的根莖可食用且可當藥用。沒藥汁是苦的，沒藥指著主在十架上的受苦說的。所以主所說的每一句恩言是憑著祂的死說的。例如祂說：「</w:t>
+        <w:t>唇」是指從主口中所出來的話語，這些話語是何等的清潔、甘甜，而且能醫治人、餵養人像百合花。因百合花看起來很清新，它的根莖可食用且可當藥用。沒藥汁是苦的，沒藥指著主在十架上的受苦說的。所以主所說的每一句恩言是憑著祂的死說的。例如祂說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>小子，你的罪赦了！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」（可二</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>），或說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>你的信救了你，平平安安的回去吧</w:t>
       </w:r>
@@ -10029,55 +10040,55 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>節提到主的身體周圍鑲嵌「藍寶石」。出埃及記廿四章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>節提到摩西、亞倫、拿答、亞比戶並以色列的七十位長老，在西乃山看見神，神的腳下彷彿有平鋪的藍寶石，如同天色明淨。主的身體周圍鑲嵌藍寶石，意味著主一生的言行、生活都由神支配，受到屬天的管制，散發出神的榮光、屬天的色彩，就像藍寶石發出屬天的光彩，如同天色明淨。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467471A5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>祂的腿好像白玉石柱，安在精金座上。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>」「腿」指站立的能力，精金座乃寶座，表明主統治的力量十分穩固，腿安在精金座上，不會搖</w:t>
+        <w:t>」「腿」指站立的能力，精金座乃寶座，表明主統治的力量十分穩固，腿安在精金座上，不會搖動。而「白玉石柱」在英文欽定本聖</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>動。而「白玉石柱」在英文欽定本聖經譯作</w:t>
+        <w:t>經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>pillars of marble</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（大理石柱），是說到力量、美麗、永久的秩序。主的統治和管理是有力量的、美麗的、穩定的，帶來永久的秩序。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C389889" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>對於良人的講論中，新婦三次提起金子，說到主頭腦裡的思想、手中的作為、腿下的穩定都是出乎神的，神支配了祂的一切。祂是一個完全順服的人，也是一個完全滿足神的心的人。這就是我們所認識的良人耶穌。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2240B88E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -10185,111 +10196,105 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>祂的口極其甘甜；祂全然可愛。耶路撒冷的眾女子啊，這是我的良人；這是我的朋友。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」良人耶穌常口出恩言、甜言，所以祂的口極其甘甜。而祂的口是與新婦親嘴的口，新婦嚐過最甜美的愛情，所以對耶路撒冷的眾女子說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>祂全然可愛</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」。雖然主讓可怕的試驗臨到新婦，但新婦仍不收回對良人的愛與奉獻，她對耶路撒冷眾女子見證說：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>祂全然可愛，這是我的良人，這是我的朋友。」新婦忘記自己，一直述說耶穌是怎樣榮美的一位，她的舌</w:t>
-      </w:r>
+        <w:t>祂全然可愛，這是我的良人，這是我的朋友。」新婦忘記自己，一直述說耶穌是怎樣榮美的一位，她的舌頭成為快手筆（參詩四十五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37237F64" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>頭成為快手筆（參詩四十五</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
         <w:t>因此不管我們遇見什麼樣的狀況，或身處長期的熬煉，要繼續愛耶穌，眼目單單注視主，享受主甘甜的同在，繼續用口與主親嘴，必能像主一樣口出恩言、甜言，說造就人的好話，叫聽見的人得益處。主用愛的眼目注視著我們，主渴望與我們親密如朋友。主說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>人為朋友捨命，人的愛心沒有比這個大的，你們若遵行我所吩咐的，就是我的朋友了</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>。」正因為主把我們當朋友，所以祂讓我們得知神的心意和計劃。我們應當捨下自己的想法、願望、傾向、喜好，完全順服神的旨意，走在神的計劃中，步步跟隨主。再沒有什麼比與耶穌有親密如朋友的關係，更能使我們的心靈振奮起來。我們單單注視主的榮耀，全身就光明；藉著絕對順服活在榮耀中</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>。」正因為主把我們當朋友，所以祂讓我們得知神的心意和計劃。我們應當捨下自己的想法、願望、傾向、喜好，完全順服神的旨意，走在神的計劃中，步步跟隨主。再沒有什麼比與耶穌有親密如朋友的關係，更能使我們的心靈振奮起來。我們單單注視主的榮耀，全身就光明；藉著絕對順服活在榮耀中，就能為主作榮耀的見證。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CD0A86" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD76500" w14:textId="254A757D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1B415E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc220423698"/>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，就能為主作榮耀的見證。</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>裡面的天地</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）雅歌</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>章</w:t>
@@ -10304,61 +10309,61 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>你這女子中極美麗的，你的良人往何處去了？你的良人轉向何處去了，我們好與你同去尋找祂。我的良人下入自己園中，到香花畦，在園內牧放羣羊，採百合花。我屬我的良人，我的良人也屬我；祂在百合花中牧放羣羊。我的佳偶啊，你美麗如得撒，秀美如耶路撒冷，威武如展開旌旗的軍隊。求你掉轉眼目不看我，因你的眼目使我驚亂。你的頭髮如同山羊羣臥在基列山旁。你的牙齒如一羣母羊洗淨上來，個個都有雙生，沒有一隻喪掉子的。你的兩太陽在帕子內，如同一塊石榴。有六十王后八十妃嬪，並有無數的童女。我的鴿子，我的完全人，只有這一個是她母親獨生的，是生養她者所寶愛的。眾女子見了就稱她有福；王后妃嬪見了也讚美她。那向外觀看、如晨光發現、美麗如月亮、皎潔如日頭、威武如展開旌旗軍隊的是誰呢？</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（歌六</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>1~10</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67429BC6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新婦為良人作見證，述說良人的豐盛、榮耀和美麗，所以耶路撒冷的眾女子受感動，要跟她一起去找良人。新婦原來找不著她的良人，可是她一直跟別人講述她的良人時，就發現其實良人仍在她心裡。良人下入自己的園子，這園子就是渴慕主的人的心園。這個心園栽種了許多可製成香料的植物，稱之為香花畦，散發出愛的香氣。良人在心園裡餵養祂的羊，讓渴慕主的人心靈得飽足。良人也在心園採百合花，百合花可以食用，它的鱗莖潔白肥厚，肉質細膩，有豐富的蛋白質和許多維生素，具有潤肺止咳、寧心安神等功效。百合花也可做菜入飯。百合花代表純淨和屬天的榮耀，</w:t>
+        <w:t>新婦為良人作見證，述說良人的豐盛、榮耀和美麗，所以耶路撒冷的眾女子受感動，要跟她一起去找良人。新婦原來找不著她的良人，可是她一直跟別人講述她的良人時，就發現其實良人仍在她心裡。良人下入自己的園子，這園子就是渴慕主的人的心園。這個心園栽種了許多可製成香料的植物，稱之為香花畦，散發出愛的香氣。良人在心園裡餵養祂的羊，讓渴慕主的人心靈得飽足。良人也在心園採百合花，百合花可以食用，它的鱗莖潔白肥厚，肉質細膩，有豐富的蛋白質和許多維生素，具有潤肺止咳、寧心安神等功效。百合花也可做菜入飯。百合花代表純淨和屬天的榮耀，良人用祂純淨的話語和榮耀的同在，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>良人用祂純淨的話語和榮耀的同在，餵養渴慕主的聖徒。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="015EF704" w14:textId="2CFFE7E6" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
+        <w:t>餵養渴慕主的聖徒。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015EF704" w14:textId="3ACB1429" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦向耶路撒冷的眾女子指出內在道路</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>──</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>要回到裡面的心園尋找良人，得著良人的餵養。新婦自己回到裡面的心園，發現其實良人仍豐富地與她同在，所以她感恩地說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我屬我的良人，我的良人也屬我，祂在百合花中牧放群羊</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>。」她的生命已經有一個很大的改變，在雅歌二章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>16</w:t>
@@ -10370,96 +10375,112 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人屬我，我也屬祂</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>。」她先想到她自己的需要</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>「良人屬我」；但現在她說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我屬我的良人，我的良人也屬我</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>。」這是很大的改變。當她跟別人講到良人的美麗時，好像忘記了自己。以前她只想到自己要得著</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6B27">
-[...3 lines deleted...]
-        <w:t>當然這沒有錯，而且主很喜歡我們要祂、熱切地要她；但現在她多多想到良人。雖然失去良人可感覺的同在使她非常難過，但是她仍然不發怨言，反而一直對別人述說良人的美麗，因此，良人很快地恢復了祂的同在。她完全歸屬於她的良人，而良人仍在像百合花般屬天的榮耀中牧放群羊。</w:t>
+      <w:r w:rsidR="003F2289">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>當然這沒有錯，而且主很喜歡我們要祂、熱切地要</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>祂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>；但現在她多多想到良人。雖然失去良人可感覺的同在使她非常難過，但是她仍然不發怨言，反而一直對別人述說良人的美麗，因此，良人很快地恢復了祂的同在。她完全歸屬於她的良人，而良人仍在像百合花般屬天的榮耀中牧放群羊。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33370023" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>蓋恩夫人論到新婦說：「你如此全然屬於良人，沒什麼能攔阻你消失在祂裡面，因為你已完全被祂愛的熱度所融化，你已預備好川流不息地湧入終點裡。啊！這無可比擬的新婦說：我全然屬祂，祂也完全屬我！因我重新經歷了祂的美善，祂以一種無法言喻的全新方式把自己賜給我；祂用最溫柔的愛撫，補償了我以往所受的痛楚；祂在我純潔的百合花中牧羊，這純潔就在於完全脫離了居功自傲、竊取神的榮耀；一個完全脫離『己</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>的人就是貞潔的童女，在祂眼中遠比肉身上的純潔更寶貴。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600D1495" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>就在這位新婦忘記自己，述說良人的榮美時，良人並未離開她，還在她裡面（園中）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>就在這位新婦忘記自己，述說良人的榮美時，良人並未離開她，還在她裡面（園中），而且馬上開始向她說話：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我的佳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，而且馬上開始向她說話：「</w:t>
-[...6 lines deleted...]
-        <w:t>我的佳偶啊，你美麗如得撒，秀美如耶路撒冷，威武如展開旌旗的軍隊。</w:t>
+        <w:t>偶啊，你美麗如得撒，秀美如耶路撒冷，威武如展開旌旗的軍隊。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」「得撒」是以色列的京城，從耶羅波安王到暗利王，都以得撒為京都。得撒是個非常美麗的城鎮，風景秀麗，所以良人誇獎佳偶的生命美麗如得撒。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DB839C" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶路撒冷是神的居所，而神就居住在新婦裡面，新婦一直在探索裡面的天地，一直竭力追求認識神、順服神、與神聯合、住在神裡面，就有得勝的能力，勝過罪惡、肉體、世界、魔鬼，作得勝者。所以新婦一方面秀美如耶路撒冷，真實與神同住，過內在生活，另一方面又威武如展開旌旗的軍隊，過著得勝的生活，與神一同得勝。軍隊得勝地往前行軍時，旌旗是展開的，若打敗仗，只好丟棄旌旗逃跑。佳偶不斷地得勝，因此成長為新婦，而且威武如展開旌旗的得勝軍隊。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3054FA59" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>蓋恩夫人說：「新郎因看見祂的新婦完全脫離了『己』，被愛融化，可以進入與祂自己有永久的聯合，就欣賞且愛慕她的美麗，並告訴她，她裡面有一種像神那樣的魅力和甘甜。祂又說：你秀美如耶路撒冷，因為你已失去了自己的一切，而且把自己完全奉獻給我；現在你以我的一切為美衣，裝飾自己，並與我一同承受產業。你已完全適合作我的居所，正如我渴望作你的居所；你要住在我裡面，我也住在你裡面。</w:t>
       </w:r>
@@ -10485,58 +10506,58 @@
         <w:t>」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABF3225" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人對新婦說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>求你掉轉眼目不看我，因你的眼目使我驚亂。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」新婦有鴿子眼，眼目流露出裡面的感情，而良人一看見她的眼目，就知道新</w:t>
+        <w:t>」新婦有鴿子眼，眼目流露出裡面的感情，而良人一看見她的眼目，就知道新婦單單戀慕祂，死心塌地愛著祂，所</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>婦單單戀慕祂，死心塌地愛著祂，所以大受感動，感動到一個地步，似乎招架不住新婦眼目流露出來的愛意，良人的心砰砰跳，祂的心驚亂，神魂顛倒了，因此不得不說：「</w:t>
+        <w:t>以大受感動，感動到一個地步，似乎招架不住新婦眼目流露出來的愛意，良人的心砰砰跳，祂的心驚亂，神魂顛倒了，因此不得不說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>求你掉轉眼目不看我。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F369AA" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人又說：「</w:t>
@@ -10654,58 +10675,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>榴是紅色的，健康人的膚色、兩腮都會紅得像石榴，所以是指佳偶有美麗、健全的生命。在「帕子內」表明她的美麗是內在的，專一為著主。她的思想美麗，猶如石榴晶瑩剔透的紅</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>色子粒，她的感情被聖靈潔淨</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>、焚燒，有一種屬天的熱忱，猶如石榴紅色的外皮。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12920239" w14:textId="290CBFFF" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
-        <w:t>有六十王后八十妃嬪，並有無數的童女。我的鴿子，我的完全人</w:t>
+        <w:t>有六十王后八十妃嬪，並有無數的童女。我的鴿子，我的完全人，只有這一個是她母親獨生的，是生</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，只有這一個是她母親獨生的，是生養她者所寶愛的。眾女子見了就稱她有福；王后妃嬪見了也讚美她。</w:t>
+        <w:t>養她者所寶愛的。眾女子見了就稱她有福；王后妃嬪見了也讚美她。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」榮教士說：「所羅門王的生活就是這樣亂，有六十王后八十妃嬪，並有無數的童女，他在很多方面預表榮耀的君王耶穌基督，但在這一方面他並不預表我們的主。可是從另一方面來看的話，還是有靈意在裡面，這麼多人</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>六十王后八十妃嬪，並有無數的童女</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>都與所羅門王有關係，就如同基督徒與耶穌有關係；可是關係各有不同，有的是王后，有的是妃嬪，因為基督徒的屬靈生命各不相同，對耶穌的愛慕和奉獻有程度上的差異。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066BED3F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
@@ -10746,69 +10767,63 @@
     <w:p w14:paraId="757947A0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="007E6B27">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>只有這一個是她母親獨生的，是生養她者所寶愛的。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>」「母親」是指聖靈，新婦是藉著聖靈重生的，被聖靈生養，繼續不斷被聖靈充滿，被聖靈感動成為聖潔，也被聖靈建造，生命長大成熟，滿有基督長成的身量。王后、妃嬪見了也讚美新婦。蓋恩夫人認為「王后」是指深受眾人敬重的基督徒，「妃嬪」是指靈性稍遜的基督徒，她們都從</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="085cm0"/>
+        <w:t>」「母親」是指聖靈，新婦是藉著聖靈重生的，被聖靈生養，繼續不斷被聖靈充滿，被聖靈感動成為聖潔，也被聖靈建造，生命長大成熟，滿有基督長成的身量。王后、妃嬪見了也讚美新婦。蓋恩夫人認為「王后」是指深受眾人敬重的基督徒，「妃嬪」是指靈性稍遜的基督徒，她們都從新婦得著幫助，因此都讚美新婦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BDB8BD" w14:textId="12D952F2" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>新婦得著幫助，因此都讚美新婦。</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>那向外觀看、如晨光發現、美麗如月亮、皎潔如日頭、威武如展開旌旗軍隊的是誰呢？</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」有人以為這是耶路撒冷眾女子的話。在雅歌裡有三次這樣的問話（另兩處在三章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
@@ -10887,96 +10902,102 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>，四</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>），裡面</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不是全然明亮</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>然而現在她已經沒有一點黑影，如同早晨的日光一般耀眼。新婦美麗如月亮，一方面月亮的光很柔美，另一方面我們知道月亮返照太陽的光，新婦如同從地球所見的月亮，返照主耶穌的榮光，可是在神看來她燦爛如日頭！新婦因著與主聯合，生命逐日高升，如旭日東升，直到午正，成為明亮、皎潔的日頭。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFCE212" w14:textId="6C6FF9C8" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+    <w:p w14:paraId="0CFCE212" w14:textId="6CC62D7A" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>新婦威武如展開旌旗的軍隊，她的生命充滿力量和得勝。新婦向外觀看，看見需要，她有力量供應這些需要，她過著得勝的生活。主期待我們做一個得勝者，當祂看見我們願意和祂一同爭戰，作得勝者，就覺得我們非常美麗且威武。如果我們盼望讓主得榮耀，就要做得勝者</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>得勝罪惡的權勢、得勝世界的靈、得勝天然本性、得勝一切試探，我們就會威武如展開旌旗的軍隊。「威武」在英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>terrible</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>可怕的，在英文新美國標準本聖經譯作</w:t>
+        <w:t>可怕的，在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>awesome</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>有威嚴的、令人敬畏的。新婦有得勝的生命，讓仇敵深覺可怕，令人深感敬畏。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C797E11" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我下入核桃園，</w:t>
+        <w:t>我下入核桃園，要看谷中青綠的植物，要看葡萄發芽</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>要看谷中青綠的植物，要看葡萄發芽沒有，石榴開花沒有。不知不覺，我的心將我安置在我尊長的車中。回來，回來，書拉密女；你回來，你回來，使我們得觀看你。你們為何要觀看書拉密女，像觀看瑪哈念跳舞的呢？</w:t>
+        <w:t>沒有，石榴開花沒有。不知不覺，我的心將我安置在我尊長的車中。回來，回來，書拉密女；你回來，你回來，使我們得觀看你。你們為何要觀看書拉密女，像觀看瑪哈念跳舞的呢？</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（歌六</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>11~13</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE62E7D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -10984,112 +11005,136 @@
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我下入核桃園，要看谷中青綠的植物，要看葡萄發芽沒有，石榴開花沒有。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>」這些話是提到新婦的服事，她向外觀看，關心人靈性的狀況。有的人接觸了福音，新婦要看看這福音的種子發芽沒有？好繼續跟進帶領。有的人已信主一些年日，新婦要看看這人身上有沒有開花結果？若是沒有，要找出原因，進一步帶領他更深追求</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、學習順服。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089242DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+    <w:p w14:paraId="5A40DA3A" w14:textId="77777777" w:rsidR="00466B38" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不知不覺，我的心將我安置在我尊長的車中。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>」多半的人認為「尊長的車」就是主耶穌的戰車，現在新婦已經願意盡她的責任，在服事上、屬靈的爭戰上為耶穌受苦，可是她並非孤單一人，因為她的良人與她在一起，坐在戰車上一起往前。「我尊長的車」在英文美國新標準本聖經譯作</w:t>
+        <w:t>」多半的人認為「尊長的車」就是主耶穌的戰車，現在新婦已經願意盡她的責任，在服事上、屬靈的爭戰上為耶穌受苦，可是她並非孤單一人，因為她的良人與她在一起，坐在戰車上一起往前。「我尊長的車」在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38" w:rsidRPr="008D5B40">
+        <w:t>新</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>美國標準</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>版</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>chariots of my noble people</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>（我貴族的車），英文新國際版聖經則譯為</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>the royal chariots</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>（皇家的座車），最優良的座車都是屬於皇家御用，或是貴族所有的。皇家或貴族專用的座車很昂貴，因為性能極佳，坐起來很舒服，行車速度又很快。盡心愛主也愛人的新婦，在「不知不覺」間，她的心變成尊長的車，變成貴族的車，變成皇家的座車，使她急速前往屬神葡萄園的各處。新婦因著全心愛主所生出來的渴望與負擔，使她不知不覺地快速前去幫助別人，如同君王的座車往前急駛。</w:t>
+        <w:t>（皇家的座車），最優良的座車都是屬於皇家御用，或是貴族所有的。皇家或貴族專</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089242DC" w14:textId="3A834D7F" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>用的座車很昂貴，因為性能極佳，坐起來很舒服，行車速度又很快。盡心愛主也愛人的新婦，在「不知不覺」間，她的心變成尊長的車，變成貴族的車，變成皇家的座車，使她急速前往屬神葡萄園的各處。新婦因著全心愛主所生出來的渴望與負擔，使她不知不覺地快速前去幫助別人，如同君王的座車往前急駛。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1BB667" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>新婦發現自己沉浸在一種無法解釋的感動之中，那是一種與良人聯合而有的屬靈眼光，看見周圍的需要。良人的愛就如一條從神聖本質至深處湧</w:t>
+        <w:t>新婦發現自己沉浸在一種無法解釋的感動之中，那是一種與良人聯合而有的屬靈眼光，看見周圍的需要。良人的愛就如</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>現出來的河流一樣，永無休止地流經祂所愛的新婦，將她的心靈灌滿了愛</w:t>
+        <w:t>一條從神聖本質至深處湧現出來的河流一樣，永無休止地流經祂所愛的新婦，將她的心靈灌滿了愛</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、美善與力量，能服事主所量給她的人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38318E5F" w14:textId="6CD9BBF2" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
@@ -11163,118 +11208,127 @@
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節的小字告訴我們，瑪哈念是「兩軍兵」的意思，所以瑪哈念的跳舞是慶祝軍兵得勝而跳的舞。聖經上有幾處提到跳舞與得勝有關。比方神領以色列人過紅海，大大得勝埃及人時，眾婦女就跟著米利暗一起歌唱跳舞（參出十五</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>19~20</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>）；還有，當大衛殺死歌利亞，使以色列人大獲全勝時，婦女們也是歡歡喜喜地跳舞慶祝（參撒上十八</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>）。書拉密女的得勝吸引耶路撒冷眾女子的注意，所以她們</w:t>
+        <w:t>）。書拉密女的得勝吸引耶路撒冷眾女子</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>要求她回來告訴她們得勝的祕訣。</w:t>
+        <w:t>的注意，所以她們要求她回來告訴她們得勝的祕訣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAF247E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>從雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>5~7</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節，良人對新婦的誇獎，可以找到新婦之所以能得勝的祕訣。良人被新婦眼目所流露出來的愛意吸引，新婦始終專一愛著良人，沒有失去對良人耶穌起初的愛，良人一直是她心中的最愛，她盡心、盡性、盡意、盡力地愛她的良人，她已培養出一直注視良人的神聖習慣，仰望為她的信心創始成終的良人耶穌。她對良人的渴慕有增無減，除了良人耶穌和住在祂裡面以外，其他一切都無關緊要，因此她能夠過得勝的生活。她在愛中與主聯合，她的情緒穩定，從頭到腳都充滿主的同在、屬天的平安，一直在一個平靜安穩的靈、穩定的情緒裡事奉主，因此她的事奉有果效。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6317C39F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+    <w:p w14:paraId="6317C39F" w14:textId="77861D08" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>良人誇獎新婦的頭髮，是在誇獎她的奉獻與順服；全所有奉獻與絕對順服是新婦得勝的祕訣。良人稱讚新婦的牙齒，如生雙胞胎的母羊，是稱讚新婦能吸收神的話，咀嚼神的話，結出雙倍的果子。神的話是聖靈的寶劍，新婦揮舞聖靈的寶劍，就能得勝仇敵，作個得勝者。良人欣賞新婦的兩太陽，欣賞她的思想美麗如石榴。新婦的心思已分別為聖歸給主，她的頭腦領受聖靈的洗且充滿神的道，她順服的話，遵行神愛的律例法則，全守主愛的誡命。在雅歌第五章，我們看見她打過一場艱辛的愛之戰，直到她活出哥林多前書十三章的命令。靠著愛她的主，她在愛的戰場上得勝有餘。我們若想要像新婦一樣成為得勝者，就必須為哥林多前書十三章</w:t>
+        <w:t>良人誇獎新婦的頭髮，是在誇獎她的奉獻與順服；全所有奉獻與絕對順服是新婦得勝的祕訣。良人稱讚新婦的牙齒，如生雙胞胎的母羊，是稱讚新婦能吸收神的話，咀嚼神的話，結出雙倍的果子。神的話是聖靈的寶劍，新婦揮舞聖靈的寶劍，就能得勝仇敵，作個得勝者。良人欣賞新婦的兩太陽，欣賞她的思想美麗如石榴。新婦的心思已分別為聖歸給主，她的頭腦領受聖靈的洗且充滿神的道，她順服</w:t>
+      </w:r>
+      <w:r w:rsidR="003769ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>神</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
+        <w:t>的話，遵行神愛的律例法則，全守主愛的誡命。在雅歌第五章，我們看見她打過一場艱辛的愛之戰，直到她活出哥林多前書十三章的命令。靠著愛她的主，她在愛的戰場上得勝有餘。我們若想要像新婦一樣成為得勝者，就必須為哥林多前書十三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>4~8</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>節的每一句話禱告，直到我們全守了愛的誡命。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B8A067" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>愛是恆久忍耐，又有恩慈；愛是不嫉妒；愛是不自誇，不張狂，不做害羞的事，不求自己的益處，不輕易發怒，不計算人的惡，不喜歡不義，只喜歡真理；凡事包容，凡事相信，凡事盼望，</w:t>
+        <w:t>愛是恆久忍耐，又有恩慈；愛是不嫉妒；愛是不自誇，不張狂，不做害羞的事，不求自己的益處，不輕易發怒，不計算人的惡，不喜歡不義，只喜歡真理；凡事包容，凡</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>凡事忍耐。愛是永不止息。先知講道之能終必歸於無有；說方言之能終必停止；知識也終必歸於無有。我們現在所知道的有限，先知所講的也有限，等那完全的來到，這有限的必歸於無有了。</w:t>
+        <w:t>事相信，凡事盼望，凡事忍耐。愛是永不止息。先知講道之能終必歸於無有；說方言之能終必停止；知識也終必歸於無有。我們現在所知道的有限，先知所講的也有限，等那完全的來到，這有限的必歸於無有了。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（林前十三</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>4~10</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EE49A3" w14:textId="08AF34A4" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -11330,55 +11384,55 @@
         <w:t>「恩慈」的意思是對人真誠、有幫助、仁慈、和善，顧到別人的感受，有體貼別人的心，顧念別人的需要。在路加福音六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節，主提到父神說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>祂恩待那忘恩的和作惡的</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>。」恩慈是神的本性，面對那些忘恩和作惡的人，祂仍然恩待他們。對於神的兒女，神總是以恩慈對待我們。因此我們也要以恩慈對待別人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E65DD5" w14:textId="2771CA2C" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>據說有一位俄羅斯的老沙皇，他很信任的一位將軍因傷重垂危。當這位戰士躺在床上奄奄一息的時候，沙皇答應養育他的幼兒，供養他的孩子的需要。將軍死後，沙皇兌現了他的話，他讓年輕人住在最好的地方，給他最好的教育，年輕人也得到任命，進了軍隊。但這個人卻好賭，因為還不起賭債，他就開始挪用軍餉。一天晚上他坐在軍營裡翻看帳本，意識到他挪用的款項就要曝光了，無法再向會計掩蓋，於是他喝得酩酊大醉，準備自殺，他把左輪手槍放在旁邊，又喝了幾口酒，想要為自殺</w:t>
+        <w:t>據說有一位俄羅斯的老沙皇，他很信任的一位將軍因傷重垂危。當這位戰士躺在床上奄奄一息的時候，沙皇答應養育他的幼兒，供養他的孩子的需要。將軍死後，沙皇兌現了他的話，他讓年輕人住在最好的地方，給他最好的教育，年輕人也得到任命，進了軍隊。但這個人卻好賭，因為還不起賭債，他就開始挪用軍餉。一天晚上他坐在軍營裡翻看帳本，意識到他挪用的款項就要曝光了，無法再向會計掩蓋，於是他喝得酩酊大醉，準備自殺，他把左輪手槍放在旁邊，又喝了幾口酒，想要為自</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>壯膽，但酒勁太強，他倒在桌上。</w:t>
+        <w:t>殺壯膽，但酒勁太強，他倒在桌上。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AAA452" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>那天晚上沙皇像往常一樣，裝扮成一個小兵巡查營地和軍紀，試圖評估部隊的士氣，看看是否能聽到些什麼。他走進養子的營房，看見他伏睡在帳本上，沙皇翻看帳本，意識到年輕人做了些什麼事，以及他打算要做的事。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6EC604" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>年輕人在幾個時辰以後醒來，發現左輪手槍不見了，然後看見手邊有一封信，令他震驚的是，那是一張承諾的便條，上面寫著：「我，沙皇本人，要從自己的個人財產中，拿錢付清這本帳上的欠額。」然後條子上有沙皇自己的印章。沙皇清楚地看見了年輕人的罪，看見了他的全部惡行，但是滿有恩慈地為他償還欠額。而羅馬書二章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節提到神的恩慈是要領人悔改，如果一個人領受神和人的恩慈卻不悔改，必落入更大的審判。</w:t>
       </w:r>
@@ -11407,91 +11461,100 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>愛是不自誇、不張狂</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主耶穌的心充滿了愛，所以祂說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我心裡柔和謙卑</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。」真實的愛出自柔和謙卑的心。自誇的人不懂得倚靠神的恩典，張狂的心會自吹自擂，看自己過於所當看的。我們要求主折服</w:t>
+        <w:t>。」真實的愛出自柔和謙卑的心。自誇的人不懂得倚靠神的恩典，張狂的心會自吹自擂，看自己過於所</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>我們的心，使我們真實柔和謙卑像羔羊耶穌。像羔羊耶穌的人說不出嗤笑或尖刻傷人的話，也作不出使人受虧損的事，寧願自己受虧損。像羔羊耶穌的人不會自誇，只會誇耀主；像羔羊耶穌的人不敢張狂，常常低伏在主面前，安靜等候主。第五世紀的聖本篤認為學習謙卑首要之事，是把對神的敬畏一直擺在面前，知道神在看、在聽，這樣我們就不敢自誇或張狂。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67BBC0AC" w14:textId="6153391F" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+        <w:t>當看的。我們要求主折服我們的心，使我們真實柔和謙卑像羔羊耶穌。像羔羊耶穌的人說不出嗤笑或尖刻傷人的話，也作不出使人受虧損的事，寧願自己受虧損。像羔羊耶穌的人不會自誇，只會誇耀主；像羔羊耶穌的人不敢張狂，常常低伏在主面前，安靜等候主。第五世紀的聖本篤認為學習謙卑首要之事，是把對神的敬畏一直擺在面前，知道神在看、在聽，這樣我們就不敢自誇或張狂。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BBC0AC" w14:textId="7E76557E" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>愛是不作害羞的事</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>這句話在英文擴大版聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>It is not rude</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>unmannerly</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t xml:space="preserve">and not act unbecomingly. </w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t xml:space="preserve">not act unbecomingly. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不粗魯、有禮貌、不作不合宜的事。俗語說：禮多人不怪。有禮貌是一種愛的表現，粗魯、沒禮貌是缺少愛心的表現。愛是不作不合宜的事。神總是在最合適的時機，作合適的事，而且溫柔、細膩、體貼，因祂充滿愛。愛就是儘量尊重別人，尊重對方的脾性和對方的喜好，尊重對方的想法，將做法調整至彼此都可以接受的範圍，不說讓對方覺得粗魯的話，要榮神益人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DB86FD" w14:textId="040A44ED" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不求自己的益處</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>──</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛會為別人著想。神愛我們，為我們著想，所以差派祂的兒子耶穌來地上尋找我們。而耶穌不求自己的益處，虛己</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>倒空自己，取了奴僕的形像，自己卑微、存心順服、以至於死，且死在十字架上，為我們成全靈魂體全備的救恩，使我們可以與神和好、與神聯合，有一天與神同住於聖城新耶路撒冷。我們也要為別人的好處著想，從別人的角度看事情，將心比心。</w:t>
       </w:r>
@@ -11502,55 +11565,55 @@
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不輕易發怒</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>出埃及記卅四章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>5~6</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節提到耶和華在雲中降臨於西乃山，和摩西一同站在那裡宣告說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶和華，耶和華，是有憐憫、有恩典的神，不輕易發怒，並有豐盛的慈愛和誠實</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>。」我們的神恆久忍耐又有恩慈，不向人輕易發怒，否則我們早就被神擊</w:t>
+        <w:t>。」我們的神恆久忍耐又有恩慈，不向人輕易發</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>斃了。神也要我們學習勝過脾氣。</w:t>
+        <w:t>怒，否則我們早就被神擊斃了。神也要我們學習勝過脾氣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230AE4A0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>有對夫妻，兩人的個性都很安靜，不愛說話，幾十年過去了，倒也相安無事。有天他們為了點細故發生爭執，作丈夫的當下真是氣得不得了，但是忍下來沒有發作，把自己關在書房裡冷靜冷靜。等情緒平復了以後，他找出幾本老舊的照相簿，看著兩人從熱戀、結婚、到有了孩子之後的合照，過去甜蜜的、幸福的感覺全都回來了。他想，這麼多年都走過來了，如今夫妻倆為了點兒小事吵得不可開交，何必呢？於是丈夫走出書房，主動向太太道歉，雖然兩人心裡難免仍有些疙瘩，但一場干戈就這麼化為玉帛了。愛是不輕易發怒，珍惜身邊的人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F19DD9" w14:textId="038BDB89" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不計算人的惡</w:t>
       </w:r>
       <w:r w:rsidR="00BD6BDC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
@@ -11560,606 +11623,645 @@
     </w:p>
     <w:p w14:paraId="174171DD" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>有天，爸爸無意間看到孩子熱舞社成果展的傳單。在好奇心驅使下，爸爸瞞著兒子前去觀賞，環顧四周盡是年輕人，讓他在台下有些坐立不安，直到表演接近尾聲時，兒子的一段個人秀，博得了全場掌聲喝采，爸爸也忍不住站起身來加入鼓掌的行列，心中滿是驕傲。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B9F1A5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>台上的兒子看到爸爸，便在散場後直奔而來，驚訝的問：「爸，您怎麼來了？」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C780FEC" w14:textId="1FB3D1E3" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
+        <w:lastRenderedPageBreak/>
         <w:t>「嗯</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>剛好有空，就</w:t>
+        <w:t>剛好有空，就順道來看看！」爸爸拍拍他的肩膀，說：「沒想到，你的舞技還不賴嘛！」兒子則挺起胸膛回應：「當然囉！」他興高采烈地談論著學舞的心得，以及當中許多起起伏伏的心情、感觸。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1507A76E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>令爸爸驚訝的是，那天之後，兒子不再放著震耳欲聾的音樂，反而開始靜下心來念書，幾個月後，他比平常優異的成績，考上了心目中的理想學校。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AEE081" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>畢業典禮那天，兒子對爸爸說：「學跳舞這兩年，是我高中最美好的記憶，雖然我們曾經因此吵過許多架，但您從未逼我放棄。所以成果展之後，我也認真讀書，為自己負責，希望您們能以我為榮。」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE7A1E3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>兒子感性的說完這段話，爸爸也點點頭，輕聲的說：「孩子，我以你為榮。」爸爸不再計算他的惡，心中只有滿滿的愛。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3A3FF5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是不喜歡不義，只喜歡真理。老約翰是愛的使徒，他在約翰貳書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛你們是為真理的緣故</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>恩惠、憐憫、平安從父神和祂兒子耶穌基督，在真理和愛心上必常與我們同在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」愛與真理有密切的關係。愛喜歡真理且實踐真理。愛不喜歡聽見毀損別人人格或名譽的不義之語，也不喜歡看見別人做不義的事。愛喜歡看見真理得以彰顯、被人傳揚。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB46037" w14:textId="79088728" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是凡事包容</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我們有無數的過犯，有時得罪神，自己卻不知道，神並未擊殺我們，反而包容我們。我們也要對人寬宏大量，不看別人的缺點，只求別人的益處，包容別人。「包容」被視為一種「遮蓋」的力量，也就是能遮蓋別人的缺失，不去宣揚，反而盡力補破口。因此愛是凡事包容這句話也可譯為：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>愛能隱蔽一切。「包容」這個希</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>στέγω</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有隱藏、忍受的意思，它可以用來形容防守嚴密、絕不屈服的狀態，例如一支固守要塞的軍隊。因此包容的愛不是不顧一切地逆來順受，而是能勇敢挺立，昂然面對人生中的大小挑戰，在別人無法承擔生命的重擔時，勇敢地一肩扛起。在包容的背後，蘊含的是愛心和堅強，是挺直的脊樑、博大的胸懷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DBD906" w14:textId="13F56AAB" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是凡事相信</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛會用信心的眼光看事情，相信神會使萬事互相效力，叫愛神的人得益處。愛會用信心的眼光看別人，「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我看他卻不在現時，我望他卻不在近日。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」（民廿四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）因而運用信心為人代禱，滿心相信神的應許必能作成。愛是不多疑，在任何情況下，對人採取最仁慈、最善良的看法，這種往好處想的特質，能幫助人變成他應有的樣子。因人天生有一種傾向，會按著別人加諸自己身上的評價去修正或調整自己。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05219A1E" w14:textId="56272888" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是凡事盼望</w:t>
+      </w:r>
+      <w:r w:rsidR="00906D1B" w:rsidRPr="008D5B40">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>愛在絕望之處播種盼望，說出鼓勵人的話，激發人的信心。主耶穌就是如此，祂常對人說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不要怕，只要信</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>。」英國有名的神學家亞當．克拉克（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>Adam Clarke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>），小時候在學校裡學習遲鈍。有一天，有個重要人物到學校訪問，沒想到老師點名亞當．克拉克說：「這是學校中最遲鈍的孩子。」這位重要人物在離開學校之前，特別走到克拉克面前，慈祥地對他說：「我的孩子，不要緊的，有一天或許你會成為一個偉大的學者。不要灰心，要努力，繼續努力。」老師對克拉克沒有盼望，但那位重要人物對克拉克有盼望，很可能就是因為他所講的一番話，使克拉克日後成為偉大的神學家。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752229B1" w14:textId="16B78021" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>愛是凡事忍耐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>當我們受試探不能忍耐時，趕快轉臉仰望耶穌，意志向主降服，對主說：「主，你是萬王之王，你在我裡面作王掌權。」然後注視著耶穌，耶穌會拿走你無法忍耐的</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>順道來看看！」爸爸拍拍他的肩膀，說：「沒想到，你的舞技還不賴嘛！」兒子則挺起胸膛回應：「當然囉！」他興高采烈地談論著學舞的心得，以及當中許多起起伏伏的心情、感觸。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1507A76E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+        <w:t>東西，用祂奇妙非凡的愛充滿你。在神愛的學校裡，忍耐是必修課，如果被當掉還要重修，修到見主面的日子。金口約翰曾說「忍耐」是「德行之后」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA65F5E" w14:textId="5E653FBD" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>令爸爸驚訝的是，那天之後，兒子不再放著震耳欲聾的音樂，反而開始靜下心來念書，幾個月後，他比平常優異的成績，考上了心目中的理想學校。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>「忍耐」的希臘字</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="00BE571F">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+        </w:rPr>
+        <w:t>ὑπομ</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="003A621A">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+        </w:rPr>
+        <w:t>ένω</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>畢業典禮那天，兒子對爸爸說：「學跳舞這兩年，是我高中最美好的記憶，雖然我們曾經因此吵過許多架，但您從未逼我放棄。所以成果展之後，我也認真讀書，為自己負責，希望您們能以我為榮。」</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>，其涵義包含了勇氣的因素。西塞羅（</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>兒子感性的說完這段話，爸爸也點點頭，輕聲的說：「孩子，我以你為榮。」爸爸不再計算他的惡，心中只有滿滿的愛。</w:t>
-[...11 lines deleted...]
-        <w:t>愛是不喜歡不義，只喜歡真理。老約翰是愛的使徒，他在約翰貳書</w:t>
+        <w:t>Marcus Tullius Cicero</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
+        <w:t>）對拉丁字「忍耐」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>patientia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>所下的定義是：「為了尊榮與公益，自願每天忍受艱苦。」亞歷山大的狄地模（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>Didymus of Alexandria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>）在論約伯的性情時曾如此寫道：「這並不是說義人在忍受煎熬時，不能有任何情感衝動的表現。一個人忍受煎熬時，為了上帝的緣故存著不計較憂苦的心，是一種崇高的德行。」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA55A90" w14:textId="1E54FC98" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00241C45" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE571F">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+        </w:rPr>
+        <w:t>ὑπομ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A621A">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+        </w:rPr>
+        <w:t>ένω</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:t>並不只是一味地容忍，而是帶有向前瞻望的勇氣。</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>《希伯來書</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:t>》</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>的作者曾如此描述耶穌，說祂為了「</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>擺在前面的喜樂，就輕看羞辱，忍受了十字架的苦難。</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:t>」（來十二</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="008D5B40">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6B27">
-[...16 lines deleted...]
-        <w:t>。」第</w:t>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:t>）因此忍耐是一種在試煉中不屈不撓的大丈夫氣概，勇敢地接納生命中的難處，把難處當作是至暫至輕的苦楚，為要成就極重無比永遠的榮耀。真實能夠忍耐的人，不會浪費時間在抱怨上，反而會專注於</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>神</w:t>
+      </w:r>
+      <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
+        <w:t>自己，也專心做神要他做的事，所以困難反成為成功的踏腳石。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31900FBE" w14:textId="5E246FF4" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是永不止息</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>神是愛的泉源，祂就住在我們裡面，永不止息地湧出祂愛的活水。我們若覺得快要愛不下去了，就趕快回到裡面喝愛的聖靈活水，直到愛的活水江河從腹中湧上來。英文擴大版聖經將「愛是永不止息」這句話譯為</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>3</w:t>
-[...42 lines deleted...]
-        <w:t>我們有無數的過犯，有時得罪神，自己卻不知道，神並未擊殺我們，反而包容我們。我們也要對人寬宏大量，不看別人的缺點，只求別人的益處，包容別人。「包容」被視為一種「遮蓋」的力量，也就是能遮蓋別人的缺失，不去宣揚，反而盡力補破口。因此愛是凡事包容這句話也可譯為：愛能隱蔽一切。「包容」這個希腊</w:t>
+        <w:t xml:space="preserve">Love never fails </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>never fades out or becomes obsolete or comes to an end</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>，愛永不失敗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，永不衰殘，不會變得老舊或過時，也不會來到盡頭。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB8C629" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是天堂永恆的特質，雖然知識、恩賜、口才等都是傳揚救恩必須有的工具，卻不具有永恆的性質，等工作完畢就止息</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>字</w:t>
+        <w:t>了；惟有愛永不止息。所以，儘管為著教會的建造，我們應當切求造就教會的恩賜，但愛仍超越這一切。事實上愛必須是運作這一切工具的動機。恩賜、口才、知識都不會完全，愛卻必須完全（參太五</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>στέγω</w:t>
-[...42 lines deleted...]
-        <w:t>」（民廿四</w:t>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>，約壹四</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6B27">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>愛在絕望之處播種盼望，說出鼓勵人的話，激發人的信心。主耶穌就是如此，祂常對人說：「</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>）。恩賜的目的達到時，恩賜可被放在一邊。我們現在所知道、所傳講的有限，等那完全的來到，這有限的必歸於無有了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11970071" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>。」英國有名的神學家亞當．克拉克（</w:t>
-      </w:r>
+        <w:t>愛大於同樣具有永恆性的信心與盼望。信心與盼望使我們看見主，愛使我們進入主的心懷，與主連結直到永恆。如今常存的有信、有望、有愛這三樣，其中最大的是愛。懇求神那充滿萬有的大愛來充滿我們，懇求主耶穌用聖靈與火給我們施洗，願神裂天而降，好像火燒乾柴，焚燒我們，使我們成為愛的器皿，成為打贏愛之戰的得勝新婦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3489F0A3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B7C616" w14:textId="43371B53" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A165CD" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc220423699"/>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>裡面的天地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）雅歌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>七</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>章</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4FCB4BA1" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>Adam Clarke</w:t>
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>王女啊，你的腳在鞋中何其美好！你的大腿圓潤，好像美玉，是巧匠的手做成的。你的肚臍如圓杯，不缺調和的酒；你的腰如一堆麥子，周圍有百合花。你的兩乳好像一對小鹿，就是母鹿雙生的。你的頸項如象牙臺；你的眼目像希實本、巴特</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>），小時候在學校裡學習遲鈍。有一天，有個重要人物到學校訪問，沒想到老師點名亞當．克拉克說：「這是學校中最遲鈍的孩子。」這位重要人物在離開學校之前，特別走到克拉克面前，慈祥地對他說：「我的孩子，不要緊的，有一天或許你會成為一個偉大的學者。不要灰心，要努力，繼續努力。」老師對克拉克沒有盼望，但那位重要人物對克拉克有盼望，很可能就是因為他所講的一番話，使克拉克日後成為偉大的神學家。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>‧</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>愛是凡事忍耐</w:t>
-[...5 lines deleted...]
-        <w:t>——</w:t>
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>拉併門旁的水池；你的鼻子彷彿朝大馬色的利巴嫩塔。你的頭在你身上好像迦密山；你頭上的髮是紫黑色；王的心因這下垂的髮綹繫住了。我所愛的，你何其美好！何其可悅，使人歡暢喜樂！你的身量好像棕樹；你的兩乳如同其上的果子，纍纍下垂。我說：我要上這棕樹，抓住枝子。願你的兩乳好像葡萄纍纍下垂，你鼻子的氣味香如蘋果；你的口如上好的酒。女子說：為我的良人下咽舒暢，流入睡覺人的嘴中。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>當我們受試探不能忍耐時，趕快轉臉仰望耶穌，意志向主降服，對主說：「主，你是萬王之王，你在我裡面作王掌權。」然後注視著耶穌，耶穌會拿走你無法忍耐的東西，用祂奇妙非凡的愛</w:t>
+        <w:t>（歌七</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1~9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45213761" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>雅歌七章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>節良人稱新婦為「王女」，因她有王的生命、王的品質、王的尊榮，有王者之風，是王家的人，她的生命是成熟的。良人說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>你的腳在鞋中何其美好。」以弗所書提到，要將平安的福音當作預備走路的鞋穿在腳上，所以她是一個報好信傳救恩、報佳音傳平安的人，像先知以賽亞所說的：「這人的腳登山何等佳美！</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>」（賽五十二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>）她有一個很重要的事奉就是傳福音，在所有的事奉當中，傳神的道、傳福音的工作是非常重要的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2656608D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>接下來提到她的大腿，腿是一個人站立的能力，在屬靈爭戰裡要站立得穩，必須站在真理的根基上，持定我們的靈磐石（主自己）。新婦的大腿好像美玉，非常的美！為什麼美？因為</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>充滿你。在神愛的學校裡，忍耐是必修課，如果被當掉還要重修，修到見主面的日子。金口約翰曾說「忍耐」是「德行之后」。</w:t>
-[...315 lines deleted...]
-        <w:t>像美玉，非常的美！為什麼美？因為是「</w:t>
+        <w:t>是「</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:eastAsia="微軟正黑體"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>巧匠的手作成的</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」，換句話說神巧妙的手製作她，把她製作得那麼美麗。玉的外面是粗糙的石頭，巧匠的手將這石頭剖開，取出玉石，加工琢磨，成為美麗的成品。新婦原是神的工作，在基督耶穌裡造成的，變得堅固、圓潤，她對神的信心堅定不移；凡是神要她去行的，她堅定不移地順服；遇見人生的風暴，她的腿站立得穩，屹立不搖。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC2D2AB" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>良人說：「</w:t>
@@ -12199,58 +12301,58 @@
         <w:t>」。因為新婦自己純潔如百合花，她所收割進來的信徒也都是純潔像百合花。她曾禱告說：願你吸引我，結果「我們」就快跑跟隨你，「我們」就是一大堆人跟著她。而她是一個渴慕耶穌、愛耶穌的聖潔新婦，她所帶領的人也跟她一樣渴慕主、愛主，且像百合花一樣純潔。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AF08AE" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的兩乳好像一對小鹿，就是母鹿雙生的。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」「兩乳」有兩種解釋：第</w:t>
+        <w:t>」「兩乳」有兩種解釋：第一，兩乳意指有能力餵養別人，兩乳</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>一，兩乳意指有能力餵養別人，兩乳是哺育嬰兒用的，所以她在神面前有能力餵養別人。第二，兩乳可以代表信心和愛心。一個人向著神的信心很完全，就不容易有挫折感；一個人愛心完全，就有關心別人的度量和能力。她的信心有能力，她的愛心有能力，她有雙倍的能力。在雅歌四章</w:t>
+        <w:t>是哺育嬰兒用的，所以她在神面前有能力餵養別人。第二，兩乳可以代表信心和愛心。一個人向著神的信心很完全，就不容易有挫折感；一個人愛心完全，就有關心別人的度量和能力。她的信心有能力，她的愛心有能力，她有雙倍的能力。在雅歌四章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的兩乳好像百合花中吃草的一對小鹿</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」那時她的信心和愛心尚未長大成熟，像還需吃草的小鹿。但在雅歌七章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>3</w:t>
@@ -12325,65 +12427,66 @@
         <w:t>」希實本有很多水池，而巴特．拉併門旁的水池特別清澈，池水又很安靜，表明這個新婦的心非常清潔，她是一個清心的人，沒有摻雜、沒有淤泥。她已脫離那些肉體的淤泥、屬世的淤泥，非常安靜地向著神，能夠明白主的心意，而且絕對順服。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330C870F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的鼻子彷彿朝大馬色的利巴嫩塔。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」鼻子是指屬靈的嗅覺，屬靈的分辨力。在新婦的靈裡有一種功能，不是憑著理由，也不是憑著邏輯思考，而是從聖靈來的一個直覺，知道什麼是出於仇敵</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>」鼻子是指屬靈的嗅覺，屬靈的分辨力。在新婦的靈裡有一種功能，不是憑著理由，也不是憑著邏輯思考，而是從聖靈來的一個直覺，知道什麼是出於仇敵，不是出於神的。「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>彷彿朝大馬色的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>，不是出於神的。「</w:t>
-[...6 lines deleted...]
-        <w:t>彷彿朝大馬色的利巴嫩塔</w:t>
+        <w:t>利巴嫩塔</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」，大馬色是以色列的仇敵亞蘭的京城，所以要在利巴嫩比較高的地方建一</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>個塔，如果仇敵來攻擊，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>站在高塔上的</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>守望者就會發現；</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利巴嫩塔</w:t>
       </w:r>
@@ -12421,55 +12524,55 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的頭在你身上好像迦密山；你頭上的髮是紫黑色；王的心因這下垂的髮綹繫住了。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>」迦密山就是以利亞求神降火的地方，神垂聽以利亞的禱告，降下火來，燒滅燔祭，得勝那些巴力的先知，所以他頭上的髮綹繫住了神的心，叫神不得不垂聽他的禱告。而新婦是一個完全奉獻給神的基督徒，「頭髮」是指奉獻說的，她的奉獻是那麼的完全，所以主不得不垂聽她的禱告。新婦完全為著主，為著神能得榮耀多多禱告，為著神的旨意得以通行無阻，她靠著聖靈隨時多方禱告祈求，因此禱告像她下垂的髮綹，繫住了神的心。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389795E7" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>另一種解釋是：「頭」是指著思想說的，因為頭部就是人的思想所在。迦密山有很多果樹，結出很多果實，所以新婦有很多來自神豐富、美麗的思想。迦密山是常青山，山上的樹林是常青樹，因此新婦的思想在聖靈裡得著更新變化，思想常新，而非天然人的老舊思想。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5E9A69" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>新婦是一個完全奉獻的人，她頭上的頭髮是紫黑色的，是君王尊貴的顏色，表明她的奉獻是那麼的完全，像君王一樣高貴，惹人注目。神一直把那起初的愛火焚燒在新婦裡面，所以她一直熱愛新郎，堅定地要順服新郎，她所有的心意都是向著王的，所以就奪了萬王之王的心，使王的心那麼快樂，緊緊繫住王的心；換句話說，新</w:t>
+        <w:t>新婦是一個完全奉獻的人，她頭上的頭髮是紫黑色的，是君王尊貴的顏色，表明她的奉獻是那麼的完全，像君王一樣高貴，惹人注目。神一直把那起初的愛火焚燒在新婦裡面，所以她一直熱愛新郎，堅定地要順服新郎，她所有的心意都是向著王的，所以就奪了萬王之王的心，使王的心那麼快樂，緊緊繫住王的心；換句話說，新婦所思所想的和她的禱告，以及她整</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>婦所思所想的和她的禱告，以及她整個的一切都繫住王的心。</w:t>
+        <w:t>個的一切都繫住王的心。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A56704F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌七章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
@@ -12553,58 +12656,58 @@
         <w:t>。」所以棕樹是得勝的標誌，表明新婦是一個得勝者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1843A849" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>接著良人提到：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你的兩乳如同其上的果子，纍纍下垂。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」棕樹是有果子的，在沙漠裡看見棕樹，飢餓的人就有救了，有得吃的，因此果子纍纍下垂是表明新婦有生產的能力，生產出很多的果子來。兩乳是指信心和愛心，她的服事就是藉著信心和愛心來服事的，她對神有信心，對人有愛心，能幫助人、扶持人。她又好像棕樹有果</w:t>
+        <w:t>」棕樹是有果子的，在沙漠裡看見棕樹，飢餓的人就有救了，有得吃的，因此果子纍纍下垂是表明新婦有生產的能力，生產出很多的果子來。兩乳是指信心和愛心，她的服事就是藉著信心和愛心來服事的，她對神有信心，對人有愛心，能幫助人、扶持人。她又好像棕樹有果子，可以供給人吃，讓人飽足。良人</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>子，可以供給人吃，讓人飽足。良人說：「</w:t>
+        <w:t>說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我要上這棕樹，抓住枝子。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」表明主那麼需要這個新婦，所以要抓住她，因為祂需要這個新婦來彰顯出神的榮耀。約翰福音十四章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節提到信主的人要作比主更大的事，所以主真的要藉著許多有信心的新婦，在地上做比主更大的事。主非常需要新婦，要抓住她，好藉著她彰顯神的榮耀和能力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769BC372" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
@@ -12728,190 +12831,233 @@
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>願祂用口與我親嘴</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」，所以新婦的口是要與良人親嘴的口，為什麼說如上好的酒？第一，酒常常預表聖靈，神藉著聖靈的新酒，使新郎和新婦建立最親密的關係、最上好的關係。第二，上好的酒能甦醒人的心，使人快樂，所以最使新郎快樂的事情就是祂能與新婦親嘴，享受新婦的愛情，猶如人享受上好的酒。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0514BEEC" w14:textId="670BF820" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
-[...8 lines deleted...]
-        <w:t>另一種解釋是，這個</w:t>
+    <w:p w14:paraId="0514BEEC" w14:textId="1928CAD5" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>另一種解釋是，這個新婦說話常常在聖靈裡，所以她口中</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>新婦說話常常在聖靈裡，所以她口中所說的話語，好像上好的酒。「</w:t>
+        <w:t>所說的話語，好像上好的酒。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為我的良人下咽舒暢，流入睡覺人的嘴中。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」聖靈在新婦裡面蘊藏的愛情新酒，首先是要給良人享受的，要讓良人下咽舒暢，其次才是為著別人，流入睡覺人的嘴中</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦口中所出的恩言，甦醒</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>那些靈性睡著的人。這是一個事奉的次序：首先是為著良人，要讓良人有所享受；如果是為著良人，很自然就會造就別人，因為是從對良人的愛，發出愛的事奉。「下咽舒暢」在英文新美國標準本聖經譯作：</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>那些靈性睡著的人。這是一個事奉的次序：首先是為著良人，要讓良人有所享受；如果是為著良人，很自然就會造就別人，因為是從對良人的愛，發出愛的事奉。「下咽舒暢」在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>譯作</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>goes down smoothly</w:t>
       </w:r>
+      <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>，聖靈像鴿子一樣，動作很溫柔、很流暢、很優美，而新婦為了所愛的良人，毫無抵擋地接受聖靈溫柔的工作，體貼聖靈、順從聖靈，所以她在聖靈裡醞釀出的新酒，讓良人下咽舒暢。新婦降服於聖靈，讓聖靈流暢地運行在她身上，所以她在聖靈裡的服事，能夠甦醒那些在靈裡睡著的人，把別人</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>引來愛耶穌、順服主。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ED0F45" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="07ED0F45" w14:textId="304CE8B8" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦的服事</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>「流入」睡覺人的嘴中，英文新美國標準本聖經將「流入」譯作：</w:t>
+        <w:t>「流入」睡覺人的嘴中，英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>將「流入」譯作：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>flowing gently</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>（溫柔地流入），英文擴大版聖經則譯作：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>gliding over</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>（滑入），因此服事要柔和地順服聖靈、降服於聖靈，而聖靈的工作是很溫柔的，很溫柔地呼喚人回頭，很溫柔地鼓勵別人，很少強逼別人，所以聖靈需要人自願順服、自願合作，人的意志要降服下來，才能從神的器皿得到真實的幫助。而服事的人要溫柔，讓服事流入人心，滑入人心，順水推舟，而不是逆水行舟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6F9200" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我屬我的良人，祂也戀慕我。我的良人，來吧！你我可以往田間去；你我可以在村莊住宿。我們早晨起來往葡萄園去，看看葡萄發芽開花沒有，石榴放蕊沒有；我在那裏要將我的愛情給你。風茄放香，在我們的門內有各樣新陳佳美的果子；我的</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>我屬我的良人，祂也戀慕我。我的良人，來吧！你我可以往田間去；你我可以在村莊住宿。我們早晨起來往葡萄園去，看看葡萄發芽開花沒有，石榴放蕊沒有；我在那裏要將我的愛情給你。風茄放香，在我們的門內有各樣新陳佳美的果子；我的良人，這都是我為你存留的。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（歌七</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>良人，這都是我為你存留的。</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>10~13</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F40CBDD" w14:textId="1101D72B" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -13030,65 +13176,64 @@
         <w:t>我屬我的良人，祂也戀慕我</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」所以在這個階段，她與良人親密地聯合，遠超過以往。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5061CEAB" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這個新婦最在意的是良人自己，單單要討良人的喜悅，所以底下提到她的一些服事，去田間的禾場勞苦，都是為著良人的緣故。我們一定要認識天上新郎的心，新郎的心就是戀慕著新婦，而我們正是蒙召作新婦，耶穌戀慕我們，祂一直在追求我們，我們是祂的至愛至寶。祂要擄獲我們的心，直到我們也以祂為我們的至愛至寶。我們的身分是耶穌的愛人，是耶穌所深深戀慕的人，是單單屬耶穌的人，我們若真有這樣的開啟、這樣的認識，就不會在意別人的批評與毀謗，也不在意別人用手段來竊取自己的職位或福利，因為我們生命的意義在於「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我屬我的良人，祂也戀慕</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="22"/>
+        <w:t>我屬我的良人，祂也戀慕我</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」因此不管環境有何變化，也不</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>我</w:t>
-[...5 lines deleted...]
-        <w:t>。」因此不管環境有何變化，也不論有何種試煉來臨，我們依然能在良人的愛中成長，在良人對我們的戀慕中心滿意足，歡暢喜樂。</w:t>
+        <w:t>論有何種試煉來臨，我們依然能在良人的愛中成長，在良人對我們的戀慕中心滿意足，歡暢喜樂。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534265EA" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由於良人耶穌熱情地渴慕我們、享受我們、戀慕我們，我們自然會熱烈地渴慕耶穌、享受耶穌的同在、戀慕主自己。耶穌說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我愛你們，正如父愛我一樣，你們要住在我的愛裡。」</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（約十五</w:t>
@@ -13130,55 +13275,55 @@
         </w:rPr>
         <w:t>」新婦一說「我的良人，來吧！」良人立刻就跟著她去了，因為她的心意與良人的心意合而為一，良人用戀慕的愛繫住新婦的心思意念，無論是生、是死、是天使、是掌權的、有能的、是現在的事、是將來的事、是高處的、是低處的、是別的受造之物，都不能叫她與良人的愛隔絕，連服事都不會再使她與良人隔絕。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570F24FC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦深深進入被主戀慕的愛中，與主親密地連結。蓋恩夫人提到靈命進入第四層經歷的人說：「這樣的人不用退回裡面去尋找神，因為他知道神在他的裡面，也在外面，神在上面，也在旁邊。這樣的人，就是順服神在環境中的安排，凡事謝恩，有不斷的喜樂和平安，時刻與神的旨意相和諧，而且被帶回單純當中，對自己再沒有什麼可說的。他很安靜，可是裡面極度的單純，單單看見主是一切的中心和元素，整個人被神的同在包圍，所以他不再貪求大事，每分鐘都滿足於神的旨意，住在主裡面，與耶穌基督合而為一。他披戴耶穌基督的性情，不是故意去模仿耶穌，而是從裡面很自然地流露出謙卑柔順來，神會成為這人一切的源頭。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0AC6D0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>新婦把自己交給神，讓</w:t>
+        <w:t>新婦把自己交給神，讓神隨意使用，過一個結果子的生活；</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>神隨意使用，過一個結果子的生活；服事或說話時源自裡面神聖的中心，裡面與主連結，就是從這個裡面的中心點，發出所有事奉所需要的一切，因此新婦有真實的自由與活潑事奉的能力。新婦在靈裡很自由，凡事為神而作，也可以單單等候神，什麼都不做。在任何環境中，在最平凡的生活裡，神把她藏在神的同在中，與世分別；即便有更多的試煉，但神同在的權能在她身上，所以任何考驗都不會使她失去神的同在。</w:t>
+        <w:t>服事或說話時源自裡面神聖的中心，裡面與主連結，就是從這個裡面的中心點，發出所有事奉所需要的一切，因此新婦有真實的自由與活潑事奉的能力。新婦在靈裡很自由，凡事為神而作，也可以單單等候神，什麼都不做。在任何環境中，在最平凡的生活裡，神把她藏在神的同在中，與世分別；即便有更多的試煉，但神同在的權能在她身上，所以任何考驗都不會使她失去神的同在。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677A0FA6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦住在主裡面，與主同行，且多結果子。新婦現在已經不再關心「我」怎麼樣，所在意的是「主」戀慕我，她活在地上是要給主戀慕的，所以她不在意自己的感覺如何？自己的想法如何？自己的得失如何？工作與事奉的表現如何？這些她都不在意，她覺得有主戀慕我，這就夠了。由於她的生命繼續不斷被主對付，完全向己死，現在她真的能夠與主同工。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B73755" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>她說：「</w:t>
       </w:r>
@@ -13199,103 +13344,115 @@
     <w:p w14:paraId="1FD2A487" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你我可以在村莊住宿。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>」新婦看自己是客旅、是寄居的，任主差遣，在哪裡有服事，就在那裡住宿。真正有心服事主的人，不會貪圖舒適，也不認床，去哪裡服事就住在那裡。有些人一換場地就睡不著覺，很不願意離家去服事，因為會睡不著覺，這種人很難服事</w:t>
+        <w:t>」新婦看自己是客旅、是寄居的，任主差遣，在哪裡有服事，就在那裡住宿。真正有心服事主的人，不會貪圖舒適，也不認床，去哪裡服事就住在那裡。有些人一換場地就睡不著覺，很不願意離家去服事，因為會睡不著覺，這種人很難服事主。一個服事主的人，在哪裡服事，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>主。一個服事主的人，在哪裡服事，就睡在那裡，而且不要求美味佳餚。我們是要去服事別人的，不是要別人招待我們，所以不要求那些美味佳餚。村莊有很多個，而田間有很多村莊，若主要新婦只待在一個村莊服事一輩子，新婦也願意。她去尋找迷路的羊，然後餵養他們，並醫治那些受傷的人。「田間」是世界，是單數的，「村莊」是多數的，是田間的各個部份，所以一方面我們要有世界性的眼光，另一方面順服主的差遣去某一個村莊。村莊跟城市不一樣，所以「村莊」也有一個意思是：這個新婦願意去人家不願去的地方，人比較少的地方，或是比較落後的地區，需要付上更多代價撒種的地方。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EFE910D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+        <w:t>就睡在那裡，而且不要求美味佳餚。我們是要去服事別人的，不是要別人招待我們，所以不要求那些美味佳餚。村莊有很多個，而田間有很多村莊，若主要新婦只待在一個村莊服事一輩子，新婦也願意。她去尋找迷路的羊，然後餵養他們，並醫治那些受傷的人。「田間」是世界，是單數的，「村莊」是多數的，是田間的各個部份，所以一方面我們要有世界性的眼光，另一方面順服主的差遣去某一個村莊。村莊跟城市不一樣，所以「村莊」也有一個意思是：這個新婦願意去人家不願去的地方，人比較少的地方，或是比較落後的地區，需要付上更多代價撒種的地方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFE910D" w14:textId="19AE1B5B" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>比方</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>965</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年，有五個年輕人去厄瓜多爾宣教，其中一位是吉姆．艾略特（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>Jim Elliot</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>），去奧卡印第安人中間傳福音，結果廿九歲就殉道了。他曾寫給家人一封信說：「要知道在我們的工作未成之前，我們是不會死的。但是，不要讓時間的沙子遮蔽你追尋異象的眼睛，你的異象是要傳福音給那些仍坐在黑暗中的人，他們必須聽到福音。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」就在吉姆最後一次出去之前，太太伊莉莎白問他：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「如果遭受奧卡人襲擊，他們會用槍嗎？</w:t>
+        <w:t>「如果遭受奧卡人襲擊，</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>們會用槍嗎？</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」吉姆的回答明確且肯定：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「我們不會用自己的槍！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」伊莉莎白問他為什麼，他只是簡單地回答說：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「因為我們已經準備好去天堂，但他們還沒。」就這樣，他進入了天家，沒有再回到地上的家。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370FA0E6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
@@ -13314,58 +13471,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本是一個鞋匠，但神感動他去印度宣教，他抓住馬太福音廿八章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>節的應許：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>「我就常與你們同在，直到世界的末了</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。」他正是因為知道神永不改變而且繼續不斷與自己同在，所以能夠承受彷若進入死蔭幽谷、墮入絕望深淵且無能為力的感受。他撒了種，但葡萄沒有開花，石榴沒有放蕊。他在給父親</w:t>
+        <w:t>。」他正是因為知道神永不改變而且繼續不斷與自己同在，所以能夠承受彷若進入死蔭幽谷、墮入絕望深淵且無能為力的感受。他撒了種，但葡萄沒有開花，石榴沒有放蕊。他在給父親的一封信裡這樣寫道：「我越來越多</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>的一封信裡這樣寫道：「我越來越多看到自己真的不足以去完成蒙召要從事的偉業。神的真理何等深奧，人的靈魂何其寶貴，而我自己是那麼無知，我所做的一切都是為了那位深知我的動機和目的的神。當我把自己與我的工作相比較的時候，我就總結出一點：我只不過是一個卑劣又無關緊要的人。」他是近代宣教之父，成就非凡。</w:t>
+        <w:t>看到自己真的不足以去完成蒙召要從事的偉業。神的真理何等深奧，人的靈魂何其寶貴，而我自己是那麼無知，我所做的一切都是為了那位深知我的動機和目的的神。當我把自己與我的工作相比較的時候，我就總結出一點：我只不過是一個卑劣又無關緊要的人。」他是近代宣教之父，成就非凡。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9C7716" w14:textId="228462E3" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>他說：「基督的傳道人是一個『不是自己的人』（林前六</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）；他是神的僕人，因此他應該完全奉獻給神。當他開始擔任這個聖職的時候，他就鄭重地承諾要儘可能多多參與主的工作，不求自己的樂趣和事業，也不把事工當作達成自我目標或興趣的工具，或是一種副業。他要去神喜悅他去的地方，堅忍地完成那些神認為合適他或呼召他發揮所長的任務。事實上，他要與他的朋友、快樂和舒適告別，要時刻準備為主作工而承受極大的苦難，</w:t>
       </w:r>
       <w:r w:rsidR="00A962A2" w:rsidRPr="00A962A2">
         <w:rPr>
           <w:rStyle w:val="ae"/>
@@ -13379,139 +13536,151 @@
         <w:t>遭人輕蔑和憎恨，甚至有虛假的朋友、陰暗的監獄與折磨、講話粗魯的野蠻社會，痛苦地住在令人討厭的荒野，飢餓而且口渴、赤身露體、疲倦、勤勞、努力，但是極少得到來自世人的鼓勵。」然而有良人的同在就夠了！</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26917789" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦對良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我們早晨起來往葡萄園去，看看葡萄發芽開花沒有，石榴放蕊沒有；我在那裏要將我的愛情給你。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」這節經文的「葡萄園」是多數的，指著眾葡萄園。一方面，新婦有神特別託付的葡萄園，她應該特別對神負責，但另一方面她的心是寬廣的，所以她注意到眾葡萄園的需要。她清晨就起來了，表明她很殷勤。在主的工作上一定要殷勤，那種會把工作拖啊拖的人，一定不會是很好的主工人。所以她清早起來，就下到葡萄園，看看葡萄發芽開花沒有？石榴放蕊沒有？她和主同工，留意到不同需要的人，有的人已重生得救，像葡萄發了芽；有的人屬靈生</w:t>
+        <w:t>」這節經文的「葡萄園」是多數的，指著眾葡萄園。一方面，新婦有神特別託付的葡萄園，她應該特別對神負責，但另一方面她的心是寬廣的，所以她注意到眾葡萄園的需要。她清晨就起來了，表明她很殷勤。在主的工作上一定要殷勤，那種會把工作拖啊拖的人，一定不會是很好的主工人。所以她清早起來，就下到葡萄園，看看葡萄發芽開花沒有？石榴放蕊沒有？她和主同工，留意到不同需要的人，有的人已重生得救，像葡萄發了芽；有的人屬靈生命的情況就像開花，正在竭力追求認</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>命的情況就像開花，正在竭力追求認識主；有的人常被聖靈充滿，屬靈生命如同花朵盛開，呈現放蕊的狀態。新婦留意到每一個人裡面的需要，想辦法繼續幫助他。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35A39604" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+        <w:t>識主；有的人常被聖靈充滿，屬靈生命如同花朵盛開，呈現放蕊的狀態。新婦留意到每一個人裡面的需要，想辦法繼續幫助他。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A39604" w14:textId="38B62467" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當她在服事的時候，她說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我在那裡要將我的愛情給你</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。」她一邊作工，一邊繼續的愛耶穌。過去工作叫她分心，侍候的事多，使她心裡忙亂，失去與主的交通，這是一個不成熟的信徒會有的情況，服事反而吞吃掉裡面愛耶穌的心。可是現在她已經不一樣，已經進到更完全的地步，可以一面服事一面愛耶穌，服事一點都不會影響她的追求，也不會中斷她與主的親密關係。所以服事誠可貴，愛情價更高。如果我們很愛服事，也服事得很好，卻失去起初的愛，良人不會滿足。然而這個新婦一直持守對主起初的愛，工作變成是她向主愛情的發表，向主的奉獻。在服事的壓力或爭戰當中，她已學會保持主的同在，不住的禱告，不因任何事情，而失去主甘甜的同在。</w:t>
+        <w:t>。」她一邊作工，一邊繼續的愛耶穌。過去工作叫她分心，</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C45">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>伺</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>候的事多，使她心裡忙亂，失去與主的交通，這是一個不成熟的信徒會有的情況，服事反而吞吃掉裡面愛耶穌的心。可是現在她已經不一樣，已經進到更完全的地步，可以一面服事一面愛耶穌，服事一點都不會影響她的追求，也不會中斷她與主的親密關係。所以服事誠可貴，愛情價更高。如果我們很愛服事，也服事得很好，卻失去起初的愛，良人不會滿足。然而這個新婦一直持守對主起初的愛，工作變成是她向主愛情的發表，向主的奉獻。在服事的壓力或爭戰當中，她已學會保持主的同在，不住的禱告，不因任何事情，而失去主甘甜的同在。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBEE9B9" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有些神的僕人失去與主的親密關係，是因服事中的勞苦重擔，眾聖徒也有可能因生活上、工作中的勞苦重擔，而失去與主的親密關係。我們要一直將渴慕耶穌擺第一，學習將一切的憂慮卸給神。主說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>凡勞苦擔重擔的人可以到我這裡來，我就使你們得安息</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>。」（太十一</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>）渴慕的人一有空就到主這裡來，安息在主同在的蔭下，品嚐祂愛的甘甜果子；愛耶穌的人無論如何就是要撥出時間到筵宴所，在聚會中與眾聖徒一同享受愛的筵席。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1948FB" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>雅歌中的新婦對耶穌的渴慕和愛，一直沒有減退。在內室她將愛獻給主，享受主的愛，稱讚主的愛情。在筵宴所她向主求愛的蘋果，在主同在的蔭下，繼續吃仁愛果、喜樂果、平安果、忍耐果、恩慈果、良</w:t>
+        <w:t>雅歌中的新婦對耶穌的渴慕和愛，一直沒有減退。在內室她將愛獻給主，享受主的愛，稱讚主的愛情。在筵宴所她向主求愛的蘋果，在主同在的蔭下，繼續吃仁愛果、喜樂果、平安果、忍耐果、恩慈果、良善果、信實果、溫柔果，也將心中所</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>善果、信實果、溫柔果，也將心中所有的愛澆奠在主身上。在田間的村莊，她與主一同服事，仍將愛情獻給主。</w:t>
+        <w:t>有的愛澆奠在主身上。在田間的村莊，她與主一同服事，仍將愛情獻給主。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771198CD" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>新婦一直用信心與良人保持愛的連結。她對良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>風茄放香，在我們的門內有各樣新陳佳美的果子。我的良人！這都是我為你存留的。</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>」聖經似乎將「風茄」說成是象徵愛情的植物，而「風茄」的希伯來文意思是「愛的植物」，因此「風茄放香」表明新婦與良人之間愛的關係。雅歌七章</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>節提到在我們的門內，「門內」就是門口，這是一個很方便的地方，意思是你結果子，不一定要去遠方，在眼前也可以結果子，神所分派給你的地方都會有果子的。如果你住在主裡面，就能隨時隨地為主結果子，而所結的果子是各樣新陳佳美的果子，是各式各樣的果子，不是只有一樣。保羅說：「</w:t>
@@ -13529,55 +13698,55 @@
       <w:r w:rsidRPr="003F0609">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>）我們可以在工作崗位或家族中，結出良善果、公義果、誠實果，當然也有機會結出福音的果子。基督徒可以隨時隨地撒福音的種子，讓神自己安排收割的時候來到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791FE595" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>英國有一個人名叫詹遜，以下海採海參為業。雖然他經常聽見福音，卻非常反對、排斥。有一天他下到海底作業，準備拾取又肥又大的海參。突然發現海底礁石頂上，有個蛤蚌，銜著一張紙，原來是張福音單張。詹遜讀了一遍，深受感動，便悔改信主，他對自己說：「我雖然多年悖逆耶穌，如今不得不順服祂、信靠祂了。」那一天，他一個海參也沒有拾取，只把那個蛤蚌帶回家；蛤蚌仍然銜著單張，掛在他客廳的牆上，作為記念。詹遜不但作忠心的信徒，也常將自己信耶穌的見證告訴人，因此激勵了許多人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B781BC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
-        <w:t>誰知福音的種子落在</w:t>
+        <w:t>誰知福音的種子落在海底，竟能發芽、結實；所以基督徒</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:lastRenderedPageBreak/>
-        <w:t>海底，竟能發芽、結實；所以基督徒總要恆忍地播散福音的種子，因為何時能收成，誰也無法預料。結果子乃為著主的榮耀，不要誇獎自己，要歸榮耀給主。而雅歌七章</w:t>
+        <w:t>總要恆忍地播散福音的種子，因為何時能收成，誰也無法預料。結果子乃為著主的榮耀，不要誇獎自己，要歸榮耀給主。而雅歌七章</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>節提到「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新陳佳美的果子</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>」，有新的也有舊的。這個新婦因著過去的追求和經歷，經驗老練，所以結出一些陳的果子，可是她也有新的突破、新的亮光、新的恩典，結出新的果子，這些果子都是新鮮的，不是腐爛的，所以是新陳佳美的果子。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的良人！這都是我為你存留的。</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
@@ -13616,137 +13785,131 @@
         </w:rPr>
         <w:t>不是你們揀選了我，是我揀選了你們，並且分派你們去結果子，叫你們的果子常存，使你們奉我的名，無論向父求甚麼，祂就賜給你們</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>。（約十五</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>7~8</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289602BC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
-        <w:t>主揀選我們是有目的的，祂要分派我們去結果子，叫我們的果子常存。有些果子無法常存，是人自己去推動的事工，倚靠自己的聰明和力量去做，不是「你我往田間去」，主不在其中。然而新婦所結的果子是常存的果子，因她扎根在主的愛中，住在愛裡面，天天被主仁愛的靈充滿，在愛中向父神禱告，父神就賜給她常存的果子。我們要為著能結出常存的果子，奉耶穌的名向父神祈求。耶穌的名能讓我們使用，是因為我們將自己完全交給祂，向祂降服，住</w:t>
+        <w:t>主揀選我們是有目的的，祂要分派我們去結果子，叫我們的果子常存。有些果子無法常存，是人自己去推動的事工，倚靠自己的聰明和力量去做，不是「你我往田間去」，主不在其中。然而新婦所結的果子是常存的果子，因她扎根在主的愛中，住在愛裡面，天天被主仁愛的靈充滿，在愛中向父神禱告，父神就賜給她常存的果子。我們要為著能結出常存的果子，奉耶穌的名向父神祈求。耶穌的名能讓我們使用，是因為我們將自己完全交給祂，向祂降服，住在祂裡面，祂的話也常在我們裡面，</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:lastRenderedPageBreak/>
-        <w:t>在祂裡面，祂的話也常在我們裡面，主在裡面教導我們按著祂的心意向父神祈求。天父從來沒有拒絕祂兒子的任何要求，我們若住在主裡面，我們與耶穌基督是一體，是聯合的，天父見到聖子耶穌在我們裡面，我們也在聖子耶穌裡面，祂就會答應我們的懇求。</w:t>
+        <w:t>主在裡面教導我們按著祂的心意向父神祈求。天父從來沒有拒絕祂兒子的任何要求，我們若住在主裡面，我們與耶穌基督是一體，是聯合的，天父見到聖子耶穌在我們裡面，我們也在聖子耶穌裡面，祂就會答應我們的懇求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF39E6C" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住在主裡面的生命是與主聯合的生命，是順服的生命，是愛和喜樂的生命，是多結果子的生命，是擁有禱告大能的生命。住在主裡面，使我們生發禱告必蒙父神垂聽的信心，因我們知道父神垂聽禱告，完全是因耶穌基督的緣故，只有耶穌和耶穌的祈禱蒙神悅納，我們因著住在主裡面、與主合一，奉耶穌的名、按著主的心意禱告，父神就垂聽。我們要向天父求常存的果子，向天父求各樣新陳佳美的果子，好叫良人可以多多享用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26114A96" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>新婦說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我的良人！這都是我為你存留的</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>。」從前她總是滿足於自己裡面的飽足，現在因著對良人的愛情，常常想到良人的需要，要叫良人有所得、有快樂，更盼望良人因她所作之工，享有當得的榮耀，並看見祂自己勞苦的功效而心滿意足。新婦的事奉經歷過很不容易的事，然而她一直把渴慕耶穌擺第一，而不是把服事擺第一，她心中只有一件事：忘記背後，努力面前，向著標竿直跑，竭力追求主自己，她就發現主的恩典夠用，主一直與她一同承擔一切。不管主用什麼方法熬煉她，她就是謙卑地接受，向主降服，願意讓己生命完全死掉，好叫「風茄放香」，身上一直散發出愛耶穌的香氣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00671C8F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新婦知道良人愛她、戀慕她，她住在良人的愛中，倚靠良人的愛生活、工作、事奉，良人的愛在她裡面大有能力地作工，並保守她的心純一清潔。我們蒙召作新婦，主耶穌深愛我們每一個人，正如父愛祂一樣。我們要住在祂的愛裡，正如祂住在父的愛裡。在世上我們與</w:t>
+        <w:t>新婦知道良人愛她、戀慕她，她住在良人的愛中，倚靠良人的愛生活、工作、事奉，良人的愛在她裡面大有能力地作工，並保守她的心純一清潔。我們蒙召作新婦，主耶穌深愛我們每一個人，正如父愛祂一樣。我們要住在祂的愛裡，正如祂住在父的愛裡。在世上我們與主的聯合，可以如同主與父的聯合，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>主的聯合，可以如同主與父的聯合，也如同雅歌裡良人與新婦的聯合。讓我們時刻憑信與良</w:t>
-      </w:r>
+        <w:t>也如同雅歌裡良人與新婦的聯合。讓我們時刻憑信與良人聯結，住在至極的愛中。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3420171F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="003F0609">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1FD059" w14:textId="4288AE7D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAEC551" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc220423700"/>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>人聯結，住在至極的愛中。</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>裡面的天地</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>）雅歌</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>八</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>章</w:t>
@@ -14780,76 +14943,76 @@
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>愛情，眾水不能息滅，大水也不能淹沒。若有人拿家中所有的財寶要換愛情，就全被藐視</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。（歌八</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE89176" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+    <w:p w14:paraId="6DE89176" w14:textId="77D1005A" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「眾水」指各式各樣的試煉、試探。「大水」指許多的逼迫、危機、障礙。末後的日子仇敵會企圖以大水將教會沖去（參</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>啟十二</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>15~1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E6B27">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F16A2D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>），但耶穌的神聖之愛勝過一切，神的愛火不會被眾水、大水澆滅，因愛是神的本性，是神的生命，也是永恆的特質。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>若有人拿家中所有的財寶要換愛情就全被藐視</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」，因愛情是無價的，若有人拿他的家中歷世歷代所累積的財寶──不論是過去有、現在有或將來會有的，要來換愛情就全被藐視。這份愛情是買不到的，是無可代替的，我們不能以萬人的方言並天使的話語來代替與主之間的愛情，我們不能以任何聖靈的恩賜來換掉與主之間的愛情，這份愛情是無價之寶，會存到永永遠遠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E215BEC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
@@ -14932,51 +15095,51 @@
         </w:rPr>
         <w:t>節的「小妹」是指尚未成熟的基督徒，也許靈命還很軟弱，信心與愛心不足（兩乳尚未長成），所以新婦盼望能幫助她。新婦說：「我們」有一小妹，「我們」當為她怎樣辦理，「我們」乃是指新婦與良人。新婦與良人成為同心的同工，而且良人的意思就是新婦的意思，新婦已經沒有自己的想法，以良人的心思為心思。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F45E170" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「人來提親的日子」是指小妹得著新婦的呼召。主藉著各樣方法一直在呼召人來作祂的新婦，與祂聯合。親愛的弟兄姐妹，我們每一個人早晚都有被提親的日子，主耶穌從不偏待人，給每人同等的機會成為祂的新婦，可是祂從不勉強人，祂要人自願，所以我們應當像馬利亞一樣，選擇那上好的福分（參路十</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>38~42</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）。也有人認為人來提親的「人」，是指耶穌自己，我們有一小妹的「我們」，是指新婦和她的同工們。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E658DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+    <w:p w14:paraId="46E658DC" w14:textId="44579172" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這裡有一個「小妹」，有一天要成為新婦，完全與主聯合，那麼我們當如何幫助小妹呢？下面是耶穌的回答：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>她若是牆，我們要在其上建造銀塔；她若是門，我們要用香柏木板圍護她。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」「</w:t>
@@ -15002,57 +15165,69 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」則常預表救贖，所以良人的意思可能是小妹如果願意從世界分別出來，完全為主，我們就要把一切救贖的工作（全備的救恩）建造在她裡面。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銀塔</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」在英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>a palace of silver</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>（銀宮），用銀子建造成的宮殿當然非常美麗。因此小妹若願意分別為聖，我們就繼續幫助她，讓她領受豐盛的救恩，得著豐盛的生命，被建造成美麗的銀宮，讓萬王之王快樂地住在其中。英文新國標準本聖經</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>（銀宮），用銀子建造成的宮殿當然非常美麗。因此小妹若願意分別為聖，我們就繼續幫助她，讓她領受豐盛的救恩，得著豐盛的生命，被建造成美麗的銀宮，讓萬王之王快樂地住在其中。英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>新美國標準版聖</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
         <w:t>將「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銀塔</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>a battlement of silver</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（銀垛）。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>battlement</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -15244,67 +15419,81 @@
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在這地方我必賜平安</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」主不要我們為了熱心服事而失去平安。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CBD13" w14:textId="78994C0F" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+    <w:p w14:paraId="414CBD13" w14:textId="44D43112" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>保羅在神眼中像得平安的人，他說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我被你們論斷或被別人論斷，我都以為極小的事，連我自己也不論自己，</w:t>
+        <w:t>我被你們論斷或被別人論斷，我都以為極小的事，連我自己也不論</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>斷</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>自己，</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>判斷我的乃是主，所以時候未到，什麼都不要論斷，只等主來，祂要照出暗中的隱情，顯明人心的意念，那時各人要從神那裡得著稱讚。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」（林前四</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -15885,60 +16074,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="037164A9" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00906D1B" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109AC82E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00734984" w:rsidRDefault="00412448">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00412448" w:rsidRPr="00734984" w:rsidSect="00BA7F4E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
       <w:pgMar w:top="1021" w:right="851" w:bottom="851" w:left="851" w:header="454" w:footer="454" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="329"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E1887FC" w14:textId="77777777" w:rsidR="00A437F7" w:rsidRDefault="00A437F7" w:rsidP="00E3650F">
+    <w:p w14:paraId="3A806E2C" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1754BD25" w14:textId="77777777" w:rsidR="00A437F7" w:rsidRDefault="00A437F7" w:rsidP="00E3650F">
+    <w:p w14:paraId="2609270C" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -15967,214 +16156,214 @@
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Himalaya">
     <w:panose1 w:val="01010100010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00010000" w:usb2="00000040" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-838845500"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="75C0E603" w14:textId="10BCC8C8" w:rsidR="00BA7F4E" w:rsidRDefault="00BA7F4E" w:rsidP="00BA7F4E">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0357FB03" w14:textId="53404F52" w:rsidR="005A0BE9" w:rsidRDefault="005A0BE9" w:rsidP="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00305C6F" w:rsidRPr="00305C6F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44420F1A" w14:textId="77777777" w:rsidR="00A437F7" w:rsidRDefault="00A437F7" w:rsidP="00E3650F">
+    <w:p w14:paraId="5FAEFEAD" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79303AEE" w14:textId="77777777" w:rsidR="00A437F7" w:rsidRDefault="00A437F7" w:rsidP="00E3650F">
+    <w:p w14:paraId="12271897" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41CBFE31" w14:textId="7BA03A21" w:rsidR="00BA7F4E" w:rsidRPr="00BA7F4E" w:rsidRDefault="00BA7F4E" w:rsidP="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>劉秀慧牧師講章</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>裡面的天地：雅歌逐章解經</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="367D1FBC" w14:textId="39B98844" w:rsidR="00BA7F4E" w:rsidRDefault="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>劉秀慧牧師講章</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>裡面的天地：雅歌逐章解經</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13506E6A" w14:textId="45BF8B65" w:rsidR="00BA7F4E" w:rsidRPr="00BA7F4E" w:rsidRDefault="00BA7F4E" w:rsidP="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013155FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19705DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17486,94 +17675,95 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1569609669">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="56518456">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="406071952">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1717848282">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1516848800">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="369116414">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="76"/>
+  <w:zoom w:percent="81"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="329"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B910EA"/>
     <w:rsid w:val="00003686"/>
     <w:rsid w:val="00003F17"/>
     <w:rsid w:val="00004C07"/>
     <w:rsid w:val="00004D42"/>
     <w:rsid w:val="00006C7A"/>
     <w:rsid w:val="000128F7"/>
     <w:rsid w:val="000134D9"/>
     <w:rsid w:val="00020252"/>
     <w:rsid w:val="0002110B"/>
     <w:rsid w:val="00025099"/>
+    <w:rsid w:val="0003321A"/>
     <w:rsid w:val="00034E2A"/>
     <w:rsid w:val="000411C2"/>
     <w:rsid w:val="000446E0"/>
     <w:rsid w:val="00046CFC"/>
     <w:rsid w:val="000520D8"/>
     <w:rsid w:val="00054FA8"/>
     <w:rsid w:val="000562AA"/>
     <w:rsid w:val="00061D7F"/>
     <w:rsid w:val="00064E12"/>
     <w:rsid w:val="00065394"/>
     <w:rsid w:val="000678A5"/>
     <w:rsid w:val="0007050C"/>
     <w:rsid w:val="0007064C"/>
     <w:rsid w:val="00070CFE"/>
     <w:rsid w:val="00074EB2"/>
     <w:rsid w:val="00075A34"/>
     <w:rsid w:val="00081218"/>
     <w:rsid w:val="0008436F"/>
     <w:rsid w:val="00084DF5"/>
     <w:rsid w:val="00095CC7"/>
     <w:rsid w:val="00096D59"/>
     <w:rsid w:val="000A2CFD"/>
     <w:rsid w:val="000A35CB"/>
     <w:rsid w:val="000A3E0B"/>
     <w:rsid w:val="000A3F3D"/>
@@ -17634,156 +17824,165 @@
     <w:rsid w:val="001D249C"/>
     <w:rsid w:val="001D2755"/>
     <w:rsid w:val="001D2D78"/>
     <w:rsid w:val="001D4A9F"/>
     <w:rsid w:val="001D572D"/>
     <w:rsid w:val="001D77A5"/>
     <w:rsid w:val="001E12F8"/>
     <w:rsid w:val="001E133F"/>
     <w:rsid w:val="001E4E0B"/>
     <w:rsid w:val="001E5B89"/>
     <w:rsid w:val="001F1675"/>
     <w:rsid w:val="001F463A"/>
     <w:rsid w:val="001F5BCA"/>
     <w:rsid w:val="001F7726"/>
     <w:rsid w:val="002000BD"/>
     <w:rsid w:val="002029FA"/>
     <w:rsid w:val="00207581"/>
     <w:rsid w:val="0021015C"/>
     <w:rsid w:val="0021198E"/>
     <w:rsid w:val="00213C13"/>
     <w:rsid w:val="00216330"/>
     <w:rsid w:val="002179D2"/>
     <w:rsid w:val="00230963"/>
     <w:rsid w:val="002353E4"/>
     <w:rsid w:val="002363CA"/>
+    <w:rsid w:val="00241C45"/>
     <w:rsid w:val="00244589"/>
     <w:rsid w:val="00244ED7"/>
     <w:rsid w:val="00246C4B"/>
     <w:rsid w:val="002510A1"/>
     <w:rsid w:val="00255E27"/>
     <w:rsid w:val="00256B26"/>
     <w:rsid w:val="002641F5"/>
     <w:rsid w:val="00275CA7"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00282383"/>
     <w:rsid w:val="0028247A"/>
     <w:rsid w:val="00286BBC"/>
     <w:rsid w:val="00287214"/>
     <w:rsid w:val="0029006A"/>
     <w:rsid w:val="0029532E"/>
     <w:rsid w:val="00295CC1"/>
     <w:rsid w:val="00295D99"/>
     <w:rsid w:val="00296E21"/>
     <w:rsid w:val="002A765F"/>
+    <w:rsid w:val="002B6AAB"/>
     <w:rsid w:val="002B6BBA"/>
     <w:rsid w:val="002B7124"/>
     <w:rsid w:val="002C1493"/>
     <w:rsid w:val="002C3BF2"/>
     <w:rsid w:val="002C64F6"/>
     <w:rsid w:val="002C6FEB"/>
     <w:rsid w:val="002C7FB6"/>
     <w:rsid w:val="002D54E3"/>
     <w:rsid w:val="002D60F8"/>
     <w:rsid w:val="002D6B8C"/>
     <w:rsid w:val="002E063D"/>
     <w:rsid w:val="002E1778"/>
     <w:rsid w:val="002E1E55"/>
     <w:rsid w:val="002E4100"/>
     <w:rsid w:val="002E6355"/>
     <w:rsid w:val="002F2D61"/>
     <w:rsid w:val="002F4B1B"/>
     <w:rsid w:val="002F5069"/>
     <w:rsid w:val="002F74EB"/>
     <w:rsid w:val="00301E71"/>
     <w:rsid w:val="00302C0D"/>
     <w:rsid w:val="00305C6F"/>
     <w:rsid w:val="00310452"/>
     <w:rsid w:val="00313797"/>
     <w:rsid w:val="003146C6"/>
     <w:rsid w:val="003159B2"/>
     <w:rsid w:val="003228E9"/>
     <w:rsid w:val="003243A9"/>
     <w:rsid w:val="0032741D"/>
     <w:rsid w:val="00331049"/>
     <w:rsid w:val="003317A3"/>
     <w:rsid w:val="003334A3"/>
     <w:rsid w:val="0034303B"/>
     <w:rsid w:val="00352E9C"/>
     <w:rsid w:val="0036059D"/>
     <w:rsid w:val="003611EE"/>
     <w:rsid w:val="00363D53"/>
     <w:rsid w:val="00372033"/>
     <w:rsid w:val="0037375D"/>
+    <w:rsid w:val="003769ED"/>
     <w:rsid w:val="00377B9D"/>
     <w:rsid w:val="0038216F"/>
     <w:rsid w:val="003825DA"/>
     <w:rsid w:val="003832EF"/>
     <w:rsid w:val="0038626F"/>
     <w:rsid w:val="00391989"/>
     <w:rsid w:val="00397E15"/>
     <w:rsid w:val="003B0A69"/>
     <w:rsid w:val="003B34FD"/>
     <w:rsid w:val="003C0963"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003D3444"/>
     <w:rsid w:val="003D4D9F"/>
     <w:rsid w:val="003E3035"/>
     <w:rsid w:val="003E3166"/>
+    <w:rsid w:val="003E3F73"/>
     <w:rsid w:val="003E4FDF"/>
     <w:rsid w:val="003F00BB"/>
     <w:rsid w:val="003F0409"/>
     <w:rsid w:val="003F0609"/>
     <w:rsid w:val="003F21F7"/>
+    <w:rsid w:val="003F2289"/>
     <w:rsid w:val="003F2E57"/>
     <w:rsid w:val="003F2E82"/>
     <w:rsid w:val="003F66ED"/>
     <w:rsid w:val="004000AF"/>
     <w:rsid w:val="00403D44"/>
     <w:rsid w:val="00404A10"/>
+    <w:rsid w:val="00404A71"/>
     <w:rsid w:val="004052FA"/>
     <w:rsid w:val="00407C0F"/>
     <w:rsid w:val="00412448"/>
     <w:rsid w:val="0041305B"/>
     <w:rsid w:val="004171FC"/>
     <w:rsid w:val="004173D4"/>
     <w:rsid w:val="004177CB"/>
     <w:rsid w:val="00424076"/>
     <w:rsid w:val="0043270B"/>
     <w:rsid w:val="00432E76"/>
     <w:rsid w:val="004342C2"/>
     <w:rsid w:val="00436079"/>
     <w:rsid w:val="00440BCA"/>
     <w:rsid w:val="00442D39"/>
     <w:rsid w:val="0044500E"/>
     <w:rsid w:val="0044732D"/>
     <w:rsid w:val="004534A7"/>
     <w:rsid w:val="00453B23"/>
     <w:rsid w:val="00454092"/>
     <w:rsid w:val="0045536C"/>
     <w:rsid w:val="00465604"/>
+    <w:rsid w:val="00466B38"/>
+    <w:rsid w:val="00466C6B"/>
     <w:rsid w:val="00467AA1"/>
+    <w:rsid w:val="004722C6"/>
     <w:rsid w:val="004745DD"/>
     <w:rsid w:val="00474C4A"/>
     <w:rsid w:val="00476DB1"/>
     <w:rsid w:val="00477D0C"/>
     <w:rsid w:val="00482DE5"/>
     <w:rsid w:val="00485569"/>
     <w:rsid w:val="004862B8"/>
     <w:rsid w:val="00491041"/>
     <w:rsid w:val="004939D6"/>
     <w:rsid w:val="004A0870"/>
     <w:rsid w:val="004A18A6"/>
     <w:rsid w:val="004A52EC"/>
     <w:rsid w:val="004A6227"/>
     <w:rsid w:val="004A680B"/>
     <w:rsid w:val="004A68A4"/>
     <w:rsid w:val="004B0AB3"/>
     <w:rsid w:val="004B3CB6"/>
     <w:rsid w:val="004B3EC2"/>
     <w:rsid w:val="004B4CA2"/>
     <w:rsid w:val="004C19DC"/>
     <w:rsid w:val="004C7CCB"/>
     <w:rsid w:val="004D0201"/>
     <w:rsid w:val="004D621E"/>
     <w:rsid w:val="004E166B"/>
     <w:rsid w:val="004E3CA6"/>
@@ -17823,77 +18022,79 @@
     <w:rsid w:val="005A0BE9"/>
     <w:rsid w:val="005A309A"/>
     <w:rsid w:val="005A39E4"/>
     <w:rsid w:val="005A6B0A"/>
     <w:rsid w:val="005B2D7D"/>
     <w:rsid w:val="005B57B4"/>
     <w:rsid w:val="005B6D19"/>
     <w:rsid w:val="005C2FA2"/>
     <w:rsid w:val="005C3C18"/>
     <w:rsid w:val="005C3E52"/>
     <w:rsid w:val="005C727A"/>
     <w:rsid w:val="005C790A"/>
     <w:rsid w:val="005C7F20"/>
     <w:rsid w:val="005D14C0"/>
     <w:rsid w:val="005D5188"/>
     <w:rsid w:val="005D56AC"/>
     <w:rsid w:val="005D6264"/>
     <w:rsid w:val="005D77EA"/>
     <w:rsid w:val="005E09C1"/>
     <w:rsid w:val="005E295E"/>
     <w:rsid w:val="005E2AC9"/>
     <w:rsid w:val="005E5A29"/>
     <w:rsid w:val="005E695B"/>
     <w:rsid w:val="005E7B6D"/>
     <w:rsid w:val="005F4C26"/>
+    <w:rsid w:val="0060048D"/>
     <w:rsid w:val="006045D1"/>
     <w:rsid w:val="00604B2D"/>
     <w:rsid w:val="00605548"/>
     <w:rsid w:val="00611377"/>
     <w:rsid w:val="0061213D"/>
     <w:rsid w:val="00613994"/>
     <w:rsid w:val="006147E5"/>
     <w:rsid w:val="0061592F"/>
     <w:rsid w:val="00616164"/>
     <w:rsid w:val="006162EB"/>
     <w:rsid w:val="00616502"/>
     <w:rsid w:val="006203EB"/>
     <w:rsid w:val="00626DF4"/>
     <w:rsid w:val="0063533F"/>
     <w:rsid w:val="0064059F"/>
     <w:rsid w:val="00640FC2"/>
     <w:rsid w:val="00641A0A"/>
     <w:rsid w:val="0064359F"/>
     <w:rsid w:val="006445CD"/>
     <w:rsid w:val="00645E2B"/>
     <w:rsid w:val="00652FD7"/>
     <w:rsid w:val="006539AF"/>
     <w:rsid w:val="006604F7"/>
     <w:rsid w:val="00661D68"/>
     <w:rsid w:val="00666B87"/>
     <w:rsid w:val="0066711A"/>
     <w:rsid w:val="006673AB"/>
+    <w:rsid w:val="0068053D"/>
     <w:rsid w:val="006867BC"/>
     <w:rsid w:val="00692532"/>
     <w:rsid w:val="00693B83"/>
     <w:rsid w:val="006A0EC4"/>
     <w:rsid w:val="006A1CD8"/>
     <w:rsid w:val="006A1E4D"/>
     <w:rsid w:val="006A3453"/>
     <w:rsid w:val="006B1CBA"/>
     <w:rsid w:val="006B5D02"/>
     <w:rsid w:val="006C1477"/>
     <w:rsid w:val="006C14E5"/>
     <w:rsid w:val="006C3FC7"/>
     <w:rsid w:val="006C5921"/>
     <w:rsid w:val="006D533E"/>
     <w:rsid w:val="006E0010"/>
     <w:rsid w:val="006E0891"/>
     <w:rsid w:val="006E0994"/>
     <w:rsid w:val="006E2CB2"/>
     <w:rsid w:val="006E3C4F"/>
     <w:rsid w:val="006E69CB"/>
     <w:rsid w:val="006F132E"/>
     <w:rsid w:val="006F57CA"/>
     <w:rsid w:val="00703166"/>
     <w:rsid w:val="007064D7"/>
     <w:rsid w:val="00716A73"/>
@@ -17901,310 +18102,320 @@
     <w:rsid w:val="00720EF5"/>
     <w:rsid w:val="007210DF"/>
     <w:rsid w:val="00723CAE"/>
     <w:rsid w:val="0073113C"/>
     <w:rsid w:val="00733497"/>
     <w:rsid w:val="00734984"/>
     <w:rsid w:val="00735E3A"/>
     <w:rsid w:val="00735F0F"/>
     <w:rsid w:val="00737FEC"/>
     <w:rsid w:val="0074053A"/>
     <w:rsid w:val="0074057D"/>
     <w:rsid w:val="00741236"/>
     <w:rsid w:val="007433CD"/>
     <w:rsid w:val="00743494"/>
     <w:rsid w:val="007475A2"/>
     <w:rsid w:val="00753BDC"/>
     <w:rsid w:val="00756E9B"/>
     <w:rsid w:val="007608C7"/>
     <w:rsid w:val="00763A2F"/>
     <w:rsid w:val="0076713D"/>
     <w:rsid w:val="00771F54"/>
     <w:rsid w:val="00771F8B"/>
     <w:rsid w:val="00776120"/>
     <w:rsid w:val="00792DE9"/>
     <w:rsid w:val="00793246"/>
+    <w:rsid w:val="007A168F"/>
     <w:rsid w:val="007A468B"/>
     <w:rsid w:val="007A542F"/>
     <w:rsid w:val="007A63BE"/>
     <w:rsid w:val="007B019B"/>
     <w:rsid w:val="007B11E6"/>
     <w:rsid w:val="007B22E8"/>
     <w:rsid w:val="007B3DA0"/>
     <w:rsid w:val="007B5820"/>
     <w:rsid w:val="007C602D"/>
     <w:rsid w:val="007D6729"/>
     <w:rsid w:val="007E2554"/>
     <w:rsid w:val="007E371F"/>
     <w:rsid w:val="007E5B33"/>
     <w:rsid w:val="007E5D35"/>
     <w:rsid w:val="007E6B27"/>
     <w:rsid w:val="007F07BB"/>
     <w:rsid w:val="007F6EE6"/>
     <w:rsid w:val="007F7775"/>
     <w:rsid w:val="00800047"/>
     <w:rsid w:val="00800336"/>
     <w:rsid w:val="008044AA"/>
+    <w:rsid w:val="008053DD"/>
     <w:rsid w:val="00806E55"/>
     <w:rsid w:val="00820E20"/>
     <w:rsid w:val="008239E8"/>
     <w:rsid w:val="00826433"/>
     <w:rsid w:val="00831B41"/>
     <w:rsid w:val="008336E5"/>
     <w:rsid w:val="00834320"/>
     <w:rsid w:val="008349D6"/>
     <w:rsid w:val="0084745A"/>
     <w:rsid w:val="00855722"/>
     <w:rsid w:val="008571FC"/>
     <w:rsid w:val="00857B89"/>
     <w:rsid w:val="008621CA"/>
     <w:rsid w:val="00863305"/>
     <w:rsid w:val="008636D4"/>
     <w:rsid w:val="008637E4"/>
     <w:rsid w:val="0086450B"/>
     <w:rsid w:val="00865C76"/>
     <w:rsid w:val="0087265D"/>
     <w:rsid w:val="0087400A"/>
     <w:rsid w:val="0087440C"/>
     <w:rsid w:val="00875115"/>
     <w:rsid w:val="008755E7"/>
     <w:rsid w:val="008769B0"/>
     <w:rsid w:val="008808F1"/>
     <w:rsid w:val="0088146B"/>
     <w:rsid w:val="00882046"/>
     <w:rsid w:val="0088326B"/>
     <w:rsid w:val="00883FD1"/>
     <w:rsid w:val="008871B3"/>
     <w:rsid w:val="008872D3"/>
     <w:rsid w:val="008875B5"/>
+    <w:rsid w:val="008901FA"/>
     <w:rsid w:val="00897F67"/>
     <w:rsid w:val="008A1C49"/>
     <w:rsid w:val="008A3010"/>
     <w:rsid w:val="008A33CA"/>
     <w:rsid w:val="008A5FE5"/>
     <w:rsid w:val="008C03C3"/>
     <w:rsid w:val="008C3848"/>
     <w:rsid w:val="008C4652"/>
     <w:rsid w:val="008C7207"/>
     <w:rsid w:val="008C7D54"/>
     <w:rsid w:val="008D2E90"/>
     <w:rsid w:val="008D3231"/>
     <w:rsid w:val="008D3284"/>
     <w:rsid w:val="008D5B40"/>
     <w:rsid w:val="008D69A8"/>
     <w:rsid w:val="008E3FB8"/>
     <w:rsid w:val="008E4333"/>
     <w:rsid w:val="008E5799"/>
     <w:rsid w:val="008F23E3"/>
     <w:rsid w:val="0090293A"/>
     <w:rsid w:val="00902A46"/>
+    <w:rsid w:val="00904580"/>
     <w:rsid w:val="009046B4"/>
     <w:rsid w:val="00906D1B"/>
     <w:rsid w:val="0091567E"/>
     <w:rsid w:val="0092011A"/>
     <w:rsid w:val="00920648"/>
     <w:rsid w:val="009230B1"/>
     <w:rsid w:val="00923A3E"/>
     <w:rsid w:val="0092535F"/>
     <w:rsid w:val="009265AF"/>
     <w:rsid w:val="00926B92"/>
     <w:rsid w:val="00926EEC"/>
     <w:rsid w:val="0093088B"/>
     <w:rsid w:val="009311E4"/>
     <w:rsid w:val="009318D1"/>
     <w:rsid w:val="00932D7B"/>
     <w:rsid w:val="00940E67"/>
     <w:rsid w:val="00941182"/>
     <w:rsid w:val="009415DA"/>
     <w:rsid w:val="009440CC"/>
     <w:rsid w:val="009535AE"/>
     <w:rsid w:val="00953B07"/>
     <w:rsid w:val="00954056"/>
     <w:rsid w:val="009558B4"/>
     <w:rsid w:val="00957929"/>
     <w:rsid w:val="00957C6F"/>
     <w:rsid w:val="00963A39"/>
     <w:rsid w:val="00967D1D"/>
     <w:rsid w:val="00970696"/>
     <w:rsid w:val="00974BFB"/>
     <w:rsid w:val="00975424"/>
     <w:rsid w:val="0098072F"/>
     <w:rsid w:val="00981D19"/>
     <w:rsid w:val="0098354D"/>
     <w:rsid w:val="0098408D"/>
     <w:rsid w:val="00994ADC"/>
     <w:rsid w:val="009A12BA"/>
     <w:rsid w:val="009A1F41"/>
     <w:rsid w:val="009A67E9"/>
     <w:rsid w:val="009B2B36"/>
     <w:rsid w:val="009C1DAC"/>
     <w:rsid w:val="009C2521"/>
+    <w:rsid w:val="009C3010"/>
     <w:rsid w:val="009C6080"/>
     <w:rsid w:val="009D3C0A"/>
     <w:rsid w:val="009E091A"/>
     <w:rsid w:val="009E6B89"/>
     <w:rsid w:val="009F2330"/>
     <w:rsid w:val="009F2331"/>
     <w:rsid w:val="009F6356"/>
     <w:rsid w:val="009F7134"/>
     <w:rsid w:val="00A02712"/>
     <w:rsid w:val="00A02A83"/>
     <w:rsid w:val="00A061EB"/>
     <w:rsid w:val="00A10C1F"/>
     <w:rsid w:val="00A11829"/>
     <w:rsid w:val="00A133CB"/>
     <w:rsid w:val="00A13720"/>
     <w:rsid w:val="00A16B33"/>
     <w:rsid w:val="00A215A7"/>
+    <w:rsid w:val="00A23553"/>
     <w:rsid w:val="00A33DEA"/>
     <w:rsid w:val="00A35075"/>
     <w:rsid w:val="00A433FE"/>
     <w:rsid w:val="00A437F7"/>
     <w:rsid w:val="00A43834"/>
     <w:rsid w:val="00A454C9"/>
     <w:rsid w:val="00A474C5"/>
     <w:rsid w:val="00A52217"/>
     <w:rsid w:val="00A53529"/>
     <w:rsid w:val="00A56442"/>
     <w:rsid w:val="00A56868"/>
     <w:rsid w:val="00A57881"/>
     <w:rsid w:val="00A61B06"/>
     <w:rsid w:val="00A62B3F"/>
     <w:rsid w:val="00A64B79"/>
     <w:rsid w:val="00A655DA"/>
     <w:rsid w:val="00A711D9"/>
     <w:rsid w:val="00A71654"/>
     <w:rsid w:val="00A72C91"/>
     <w:rsid w:val="00A72E74"/>
     <w:rsid w:val="00A83DA7"/>
     <w:rsid w:val="00A85BCC"/>
     <w:rsid w:val="00A947AC"/>
     <w:rsid w:val="00A94B16"/>
     <w:rsid w:val="00A94EAE"/>
     <w:rsid w:val="00A962A2"/>
     <w:rsid w:val="00AA622E"/>
     <w:rsid w:val="00AB217E"/>
     <w:rsid w:val="00AB3B51"/>
     <w:rsid w:val="00AB7260"/>
     <w:rsid w:val="00AC131A"/>
+    <w:rsid w:val="00AC1D71"/>
     <w:rsid w:val="00AC50DC"/>
     <w:rsid w:val="00AC52F3"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD030A"/>
     <w:rsid w:val="00AD2A32"/>
     <w:rsid w:val="00AE6498"/>
     <w:rsid w:val="00AF1226"/>
     <w:rsid w:val="00AF1E42"/>
     <w:rsid w:val="00AF1E7E"/>
     <w:rsid w:val="00AF2FBC"/>
     <w:rsid w:val="00AF57C9"/>
     <w:rsid w:val="00AF6470"/>
     <w:rsid w:val="00AF7553"/>
     <w:rsid w:val="00AF77BB"/>
     <w:rsid w:val="00AF7856"/>
     <w:rsid w:val="00B021FF"/>
     <w:rsid w:val="00B05F28"/>
     <w:rsid w:val="00B06C00"/>
     <w:rsid w:val="00B105D3"/>
     <w:rsid w:val="00B12035"/>
+    <w:rsid w:val="00B13517"/>
     <w:rsid w:val="00B14C1C"/>
     <w:rsid w:val="00B14CE9"/>
     <w:rsid w:val="00B1556E"/>
     <w:rsid w:val="00B22016"/>
     <w:rsid w:val="00B264D8"/>
     <w:rsid w:val="00B32D62"/>
     <w:rsid w:val="00B37D1B"/>
     <w:rsid w:val="00B403B4"/>
     <w:rsid w:val="00B40DE4"/>
     <w:rsid w:val="00B418AD"/>
     <w:rsid w:val="00B43831"/>
     <w:rsid w:val="00B4641A"/>
     <w:rsid w:val="00B5128B"/>
     <w:rsid w:val="00B5270F"/>
     <w:rsid w:val="00B52A79"/>
     <w:rsid w:val="00B55F7D"/>
     <w:rsid w:val="00B56649"/>
     <w:rsid w:val="00B56DEE"/>
     <w:rsid w:val="00B61F61"/>
     <w:rsid w:val="00B625B3"/>
     <w:rsid w:val="00B708AC"/>
     <w:rsid w:val="00B70FD2"/>
     <w:rsid w:val="00B7286C"/>
     <w:rsid w:val="00B74A11"/>
     <w:rsid w:val="00B76E8F"/>
     <w:rsid w:val="00B84048"/>
     <w:rsid w:val="00B8683D"/>
     <w:rsid w:val="00B90C7C"/>
     <w:rsid w:val="00B910EA"/>
     <w:rsid w:val="00B91DCD"/>
     <w:rsid w:val="00B92857"/>
     <w:rsid w:val="00B94F1B"/>
     <w:rsid w:val="00BA2219"/>
     <w:rsid w:val="00BA2ED5"/>
     <w:rsid w:val="00BA6635"/>
     <w:rsid w:val="00BA7F4E"/>
     <w:rsid w:val="00BB1057"/>
     <w:rsid w:val="00BC0912"/>
     <w:rsid w:val="00BC21D0"/>
     <w:rsid w:val="00BC386E"/>
     <w:rsid w:val="00BD2756"/>
     <w:rsid w:val="00BD3C3E"/>
     <w:rsid w:val="00BD41FB"/>
     <w:rsid w:val="00BD54DB"/>
     <w:rsid w:val="00BD5525"/>
     <w:rsid w:val="00BD6BDC"/>
     <w:rsid w:val="00BD6DF8"/>
+    <w:rsid w:val="00BE3404"/>
     <w:rsid w:val="00BE38FE"/>
     <w:rsid w:val="00BE3D0A"/>
     <w:rsid w:val="00BE571F"/>
     <w:rsid w:val="00BE5BA7"/>
     <w:rsid w:val="00BE619E"/>
     <w:rsid w:val="00BE62F0"/>
     <w:rsid w:val="00BF556C"/>
     <w:rsid w:val="00C00178"/>
     <w:rsid w:val="00C044D6"/>
     <w:rsid w:val="00C049CB"/>
     <w:rsid w:val="00C070D9"/>
     <w:rsid w:val="00C113C9"/>
     <w:rsid w:val="00C1668C"/>
     <w:rsid w:val="00C17016"/>
     <w:rsid w:val="00C2231D"/>
     <w:rsid w:val="00C235B1"/>
     <w:rsid w:val="00C25482"/>
     <w:rsid w:val="00C320CE"/>
     <w:rsid w:val="00C34381"/>
     <w:rsid w:val="00C344A7"/>
     <w:rsid w:val="00C35E96"/>
     <w:rsid w:val="00C3674C"/>
     <w:rsid w:val="00C368C2"/>
     <w:rsid w:val="00C369D3"/>
     <w:rsid w:val="00C40964"/>
     <w:rsid w:val="00C42A67"/>
     <w:rsid w:val="00C4635E"/>
     <w:rsid w:val="00C53781"/>
     <w:rsid w:val="00C54D24"/>
     <w:rsid w:val="00C551B1"/>
+    <w:rsid w:val="00C56CC8"/>
     <w:rsid w:val="00C61B2F"/>
     <w:rsid w:val="00C701F6"/>
     <w:rsid w:val="00C74D1B"/>
     <w:rsid w:val="00C77B60"/>
     <w:rsid w:val="00C967D1"/>
     <w:rsid w:val="00CA4248"/>
     <w:rsid w:val="00CA6CB3"/>
     <w:rsid w:val="00CB2B6D"/>
     <w:rsid w:val="00CB37E6"/>
     <w:rsid w:val="00CB6B0A"/>
     <w:rsid w:val="00CC0903"/>
     <w:rsid w:val="00CC486D"/>
     <w:rsid w:val="00CD0147"/>
     <w:rsid w:val="00CD59DE"/>
     <w:rsid w:val="00CD6CDB"/>
     <w:rsid w:val="00CD72DE"/>
     <w:rsid w:val="00CD7634"/>
     <w:rsid w:val="00CE459F"/>
     <w:rsid w:val="00CE6E2C"/>
     <w:rsid w:val="00CF5C90"/>
     <w:rsid w:val="00CF65BC"/>
     <w:rsid w:val="00CF7C99"/>
     <w:rsid w:val="00D0024E"/>
     <w:rsid w:val="00D0078D"/>
     <w:rsid w:val="00D0095E"/>
@@ -18232,101 +18443,104 @@
     <w:rsid w:val="00D83152"/>
     <w:rsid w:val="00D86006"/>
     <w:rsid w:val="00D9145B"/>
     <w:rsid w:val="00D935A7"/>
     <w:rsid w:val="00D94142"/>
     <w:rsid w:val="00D95355"/>
     <w:rsid w:val="00D96542"/>
     <w:rsid w:val="00DA28A9"/>
     <w:rsid w:val="00DA342B"/>
     <w:rsid w:val="00DA35ED"/>
     <w:rsid w:val="00DC0912"/>
     <w:rsid w:val="00DC770D"/>
     <w:rsid w:val="00DE0420"/>
     <w:rsid w:val="00DE24E1"/>
     <w:rsid w:val="00DE52D7"/>
     <w:rsid w:val="00DE60A0"/>
     <w:rsid w:val="00DF27C5"/>
     <w:rsid w:val="00E011F8"/>
     <w:rsid w:val="00E01262"/>
     <w:rsid w:val="00E019A1"/>
     <w:rsid w:val="00E06D96"/>
     <w:rsid w:val="00E07250"/>
     <w:rsid w:val="00E107D8"/>
     <w:rsid w:val="00E112C5"/>
     <w:rsid w:val="00E11C14"/>
+    <w:rsid w:val="00E11F52"/>
     <w:rsid w:val="00E1252D"/>
     <w:rsid w:val="00E13F53"/>
     <w:rsid w:val="00E1751B"/>
     <w:rsid w:val="00E2511F"/>
     <w:rsid w:val="00E356E1"/>
     <w:rsid w:val="00E3650F"/>
     <w:rsid w:val="00E40397"/>
     <w:rsid w:val="00E42ECF"/>
     <w:rsid w:val="00E45D86"/>
     <w:rsid w:val="00E47CBE"/>
     <w:rsid w:val="00E579DF"/>
     <w:rsid w:val="00E610B5"/>
     <w:rsid w:val="00E630CA"/>
     <w:rsid w:val="00E64BCD"/>
     <w:rsid w:val="00E661F6"/>
     <w:rsid w:val="00E66D30"/>
     <w:rsid w:val="00E71AD6"/>
     <w:rsid w:val="00E71D67"/>
     <w:rsid w:val="00E7281D"/>
     <w:rsid w:val="00E72B7C"/>
     <w:rsid w:val="00E80BEF"/>
+    <w:rsid w:val="00E918E0"/>
     <w:rsid w:val="00E96D55"/>
     <w:rsid w:val="00EA0808"/>
     <w:rsid w:val="00EA378C"/>
     <w:rsid w:val="00EA4C55"/>
     <w:rsid w:val="00EA5DAC"/>
     <w:rsid w:val="00EA6D55"/>
     <w:rsid w:val="00EA700B"/>
     <w:rsid w:val="00EB51C7"/>
     <w:rsid w:val="00EC3CFB"/>
     <w:rsid w:val="00EC4A99"/>
     <w:rsid w:val="00EC5C1F"/>
     <w:rsid w:val="00EC73FC"/>
     <w:rsid w:val="00EC79DE"/>
     <w:rsid w:val="00EC7FC4"/>
     <w:rsid w:val="00ED0BFB"/>
     <w:rsid w:val="00ED29AC"/>
     <w:rsid w:val="00ED3A4E"/>
     <w:rsid w:val="00EE052F"/>
     <w:rsid w:val="00EE1F5A"/>
     <w:rsid w:val="00EE2207"/>
     <w:rsid w:val="00EE49B0"/>
     <w:rsid w:val="00EE630C"/>
     <w:rsid w:val="00EE6FF7"/>
     <w:rsid w:val="00EE7577"/>
     <w:rsid w:val="00EF29B8"/>
     <w:rsid w:val="00EF38FF"/>
     <w:rsid w:val="00EF448F"/>
     <w:rsid w:val="00EF60A4"/>
     <w:rsid w:val="00F03564"/>
     <w:rsid w:val="00F06856"/>
+    <w:rsid w:val="00F16A2D"/>
     <w:rsid w:val="00F173F2"/>
     <w:rsid w:val="00F17D42"/>
     <w:rsid w:val="00F17D7F"/>
     <w:rsid w:val="00F271EF"/>
     <w:rsid w:val="00F3162E"/>
     <w:rsid w:val="00F331FB"/>
     <w:rsid w:val="00F3328A"/>
     <w:rsid w:val="00F350F3"/>
     <w:rsid w:val="00F3706E"/>
     <w:rsid w:val="00F41A99"/>
     <w:rsid w:val="00F446F0"/>
     <w:rsid w:val="00F46609"/>
     <w:rsid w:val="00F4685D"/>
     <w:rsid w:val="00F47886"/>
     <w:rsid w:val="00F53329"/>
     <w:rsid w:val="00F538D0"/>
     <w:rsid w:val="00F5472C"/>
     <w:rsid w:val="00F60F75"/>
     <w:rsid w:val="00F703AA"/>
     <w:rsid w:val="00F71CD4"/>
     <w:rsid w:val="00F72390"/>
     <w:rsid w:val="00F746D1"/>
     <w:rsid w:val="00F76AE8"/>
     <w:rsid w:val="00F77863"/>
     <w:rsid w:val="00F81C60"/>
@@ -19782,51 +19996,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="BCCFB8"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
@@ -20078,50 +20292,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24E0096F-7E74-4FBD-9534-1C528F9C832B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>12954</Words>
-  <Characters>73841</Characters>
+  <Words>12956</Words>
+  <Characters>73850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>615</Lines>
   <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>86622</CharactersWithSpaces>
+  <CharactersWithSpaces>86633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>slzion</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>