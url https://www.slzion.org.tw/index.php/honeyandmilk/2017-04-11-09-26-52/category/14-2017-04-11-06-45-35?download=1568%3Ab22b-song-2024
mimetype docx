--- v0 (2026-07-02)
+++ v1 (2026-10-23)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E965CE7" w14:textId="4120AC2F" w:rsidR="00906D1B" w:rsidRPr="007E6B27" w:rsidRDefault="00906D1B" w:rsidP="00906D1B">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>裡面的天地</w:t>
       </w:r>
       <w:r w:rsidR="005F4C26" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>：雅歌逐章解經</w:t>
@@ -1080,96 +1080,108 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶路撒冷的眾女子啊，我雖然黑，卻是秀美，如同基達的帳棚，好像所羅門的幔子。不要因日頭把我曬黑了就輕看我。我同母的弟兄向我發怒，他們使我看守葡萄園；我自己的葡萄園卻沒有看守。我心所愛的啊，求你告訴我，你在何處牧羊？晌午在何處使羊歇臥？我何必在你同伴</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>的羊羣旁邊好像蒙着臉的人呢？</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>（歌一</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>5~7</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180DE9D9" w14:textId="1504343C" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+    <w:p w14:paraId="180DE9D9" w14:textId="709042F8" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌中渴慕神的女子，原來是與一群重業績、看重工作果效、渴想拓展事工的人在一起，這群人是她同母的弟兄，是藉著同一位母親──聖靈而重生的人。他們發現雅歌中的女子花太多時間探索內在天地，頗不以為然，甚至向她發怒，加給她許多服事</w:t>
       </w:r>
       <w:r w:rsidR="00B8683D" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>叫她看守別人的葡萄園，卻使她靈性受虧損。她在過重的負荷與壓力之下，在如日頭般熾熱的試煉之下，被曬黑了。她看見自己裡面的不完全，發現自己屬靈的眼睛昏花，全身黑暗，黑如基達人</w:t>
       </w:r>
       <w:r w:rsidR="00B8683D" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>也就是阿拉伯人</w:t>
       </w:r>
       <w:r w:rsidR="00B8683D" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>的黑色帳蓬。周圍的人否定她的內在追求，讓她落入漆黑的憂鬱潭。</w:t>
+        <w:t>的黑色帳</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3F73">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>棚</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。周圍的人否定她的內在追求，讓她落入漆黑的憂鬱潭。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D0E77F" w14:textId="2AB92383" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>但她說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我雖然黑，卻是秀美。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」秀美如所羅門的幔子。所羅門的幔子，掛在聖所和至聖所之間，一邊是約櫃，代表神自己、神的同在；另一邊是</w:t>
@@ -3608,51 +3620,51 @@
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與我同去</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FCA299" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="59FCA299" w14:textId="15FAAAEA" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>良人進一步對佳偶解釋：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因為冬天已往，雨水止住過去了。地上百花開放，百鳥鳴叫的時候已經來到；斑鳩的聲音在我們境內也聽見了。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」冬天是枯乾</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -3717,54 +3729,60 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>花盛開，就是收割</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>快要</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>來</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>到</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>的徵兆。葡萄樹結果之前一定先開花，這些花朵便是宣告豐收在即的徵兆。在收成的季節裡，以色列到處都可以聽到斑鳩的叫聲。良人告訴佳偶現在是百花開放，百鳥鳴叫的時候，和合本聖經的小字寫道：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「或作修理葡萄樹的時候已經來到。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>「或作修理葡萄樹的時候</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38" w:rsidRPr="007E6B27">
         <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>已經來到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF6A910" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>雅歌二章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
@@ -5339,72 +5357,60 @@
         </w:rPr>
         <w:t>有一次，我去南部參加一個讀經聚會，在那裡遇見一位姐妹，我問她如何才能保持主的同在，一直擁有主的同在。她說：「如果你想了解這一方面的事，去公館錫安堂找榮教士。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」我從南部回來，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>就立</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>刻依</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>循她的指示，找到小巷內的公館錫安堂，開始參加榮教士帶領的聚會。榮教士帶聚會的特點是提醒人留意耶穌的同在，也在聚會中有安靜的時間，讓人專注於主自己；她也教導人遵守主的命令。我多多聚會，在聚會中學習安靜等候神，在家裡一有空也操練安靜等候神，在生活中常常讚美神、感謝神、遵守神的命令，過了好一段時間，我終於重新得回主的同在。我再也不敢不花時間親近神、等候神、多多追求主；也不敢不遵守神的命令，學習藉著順服保持主的同在。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B08245C" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
-[...20 lines deleted...]
-        <w:t>、沒有祂的同在，什麼都不能做。主收回祂的同在，讓我們明白與祂之間出了問題，一定要起來尋求主自己，找出解決方案。</w:t>
+    <w:p w14:paraId="0B08245C" w14:textId="415C5E1A" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主在我們生命中的所有作為都是愛。換句話說，主的作為是為了激發我們對祂的渴慕與順服。主收回祂的同在，讓我們明白離了祂、沒有祂的同在，什麼都不能做。主收回祂的同在，讓我們明白與祂之間出了問題，一定要起來尋求主自己，找出解決方案。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52678ECC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="00792DE9">
         <w:t>雅歌三章</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我夜間躺臥在牀上，尋找我心所愛</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -5742,433 +5748,417 @@
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>神作工需要時間，屬靈生命的成長需要時間，也需要佳偶自己甘願與神合作。我相信從雅歌三章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>節佳偶找回良人，到雅歌四章良人誇獎佳偶之間，一定經過好一段時間，這段時間會因人而異，會因著人對主的追求與順服的程度而有不同。但願我們都全心全意地追求主，絕對順服主，讓主的工作可以快快成就在我們身上。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAEA7D1" w14:textId="385666D1" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
+    <w:p w14:paraId="1FAEA7D1" w14:textId="0F92D40E" w:rsidR="00412448" w:rsidRPr="00792DE9" w:rsidRDefault="00412448" w:rsidP="00792DE9">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>那從曠野上來、形狀如煙柱、以沒藥和乳香並商人各樣香粉薰的是誰呢？看哪，是所羅門的轎；四圍有六十個勇士，都是以色列中的勇士；手都持刀，善於爭戰，腰間佩刀，防備夜間有驚慌。所羅門王用</w:t>
       </w:r>
       <w:r w:rsidR="003F2289" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>巴嫩木為自己製造一乘華轎。轎柱是用銀做的，轎底是用金做的；坐墊是紫色的，其中所鋪的乃耶路撒冷眾女子的愛情。</w:t>
-[...13 lines deleted...]
-        <w:t>錫安的眾女子啊，你們出去觀看所羅門王！頭戴冠冕，就是在他婚筵的日子、心中喜樂的時候，他母親給他戴上的。</w:t>
+        <w:t>巴嫩木為自己製造一乘華轎。轎柱是用銀做的，轎底是用金做的；坐墊是紫色的，其中所鋪的乃耶路撒冷眾女子的愛情。錫安的眾女子啊，你們出去觀看所羅門王！頭戴冠冕，就是在他婚筵的日子、心中喜樂的時候，他母親給他戴上的。</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>（歌三</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>6~11</w:t>
       </w:r>
       <w:r w:rsidRPr="00792DE9">
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A68D186" w14:textId="66A244E6" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌三章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節的問題是：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>那從曠野上來的是誰呢？</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」答</w:t>
+        <w:t>」答案在第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>看哪，是所羅門的轎。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」因此雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節是</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>案在第</w:t>
-[...18 lines deleted...]
-        <w:t>」因此雅歌三章</w:t>
+        <w:t>在描述以沒藥、乳香和商人各樣香粉</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2289">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>薰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>過的所羅門王的轎，從曠野上來。所羅門王的轎顯然是個花轎，要去迎娶新娘，這個花轎事先預備好，用沒藥和乳香薰過，新娘進入花轎裡面會覺得很舒服。在迎親過程中燃燒香料，這些香料冉冉上升，形狀如煙柱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723AB7ED" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所羅門王為了保證迎親過程順利，派了六十個勇士，一方面增加婚禮的壯觀場面，另一方面是為了保護新娘及財產。因為這是王族迎親的隊伍，仇敵當然知道這隊伍帶了迎親聘禮，所以會來搶劫。王為了保護新娘的安全，就派了</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>六十個勇士，換句話說良人非常寶貴新婦，要讓他們之間的聯婚又善又美，所以有這些預備。保護花轎的這些勇士，手都持刀，善於爭戰，腰間佩刀，防備夜間有驚嚇，不容許仇敵來破壞迎親的美事。由於佳偶更多預備好自己的心，向著良人堅定忠誠，所以良人愛上她，要迎娶她，與她結合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>保羅說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+        </w:rPr>
+        <w:t>我把你們許配一個丈夫，要把你們如同貞潔的童女，獻給基督。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」（林後十一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>）這是一個新婦的呼召，我們要做耶穌基督的新婦，這是最尊貴的事情。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AEEC6B" w14:textId="49F6665D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雅歌三章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>9~10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節開始形容所羅門王華轎的美麗與材質：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所羅門王用利巴嫩木為自己製造一乘華轎。轎柱是用銀做的，轎底是用金做的；坐墊是紫色的，其中所鋪的乃耶路撒冷眾女子的愛情。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」利巴嫩木是非常美麗</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>高貴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>建材，象徵主高貴美麗的人性。轎柱是用銀子做的，銀子一般預表救贖，以色列人要用半舍客勒的銀子，作生命的贖價。金子通常代表神性，紫色乃君王的顏色。換句話說屬天的所羅門王</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>耶穌基督已預備好救贖的轎，直等新婦一踏進來，就可以讓全備的救恩成全在她身上，使她披戴神的性情。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其中所鋪的乃</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>耶路撒冷眾女子的愛情</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>在英文欽定本聖經譯作：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「其中所鋪的愛情，是為著耶路撒冷的眾女子。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」換句話說所羅門王所預備的一切，也是為著那些還不懂得渴慕主的基督徒，這些人的心還沒有甦醒過來渴慕主，神盼望這些人也起來登上華轎，來接受耶穌的愛情，讓耶穌全備的救恩成就在他們身上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB09F4F" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>榮教士認為雅歌三章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>節是在描述以沒藥、乳香和商人各樣香粉</w:t>
-[...63 lines deleted...]
-        <w:t>雅歌三章</w:t>
+        <w:t>節是提到主在佳偶身上的工作。屬天的所羅門王耶穌，將佳偶從曠野飄蕩的生活中帶上來，要將她製作成一乘華轎，將她模成祂自己的模樣，萬王之王要與佳偶聯合，佳偶代表所有愛主的人。在佳偶身上有煙柱，可能指聖靈的工作；有沒藥，象徵十字架的工作在她身上；也有乳香，乳香放在火裡燒會發出香氣，也許是說到經過死亡而復活，因此佳偶身上彰顯出耶穌美麗的復活新生命。至於「商人各樣香粉薰的」，一個商人不會隨便將他的東西送人，乃是要付代價向他買，用「順服」去買。佳偶付上順服的代價，所以發出馨香之氣來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DC7CC2" w14:textId="11D159BB" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>由於佳偶與屬天的所羅門王聯合，成為基督的新婦，所以緊接著的第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>7~8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>節，提到六十個持刀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>且</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>善於爭戰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>的勇士</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>，是表明王的力量成為新婦的力量，王的得勝也成為新婦的得勝。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>9~10</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>節開始形容所羅門王華轎的美麗與材質：「</w:t>
-[...27 lines deleted...]
-        <w:t>建材，象徵主高貴美麗的人性。轎柱是用銀子做的，銀子一般預表救贖，以色列人要用半舍客勒的銀子，作生命的贖價。金子通常代表神性，紫色乃君王的顏色。換句話說屬天的所羅門王</w:t>
+        <w:t>節提到王用利巴嫩木為自己製造一乘華轎，似乎是說到新婦披戴基督</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>耶穌基督已預備好救贖的轎，直等新婦一踏進來，就可以讓全</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>基督的救贖（銀柱）、屬神的性情（金轎底）和君王的尊貴（紫坐墊）顯在她這位卑微的人身上。第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節末了說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其中所鋪的乃耶路撒冷眾女子的愛情</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」這裡又提到耶路撒冷的眾女子，她們也愛主，但與新婦（錫安的眾女子）有別。就像馬大與馬利亞有別，她們都愛耶穌，可是主稱讚馬利亞選擇了上好的福分，所以她們兩人是不一樣的，將來在永世裡也不一樣，除非後來馬大明白而悔改了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAAD6E5" w14:textId="73EFEBB8" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>備的救恩成全在她身上，使她披戴神的性情。</w:t>
-[...151 lines deleted...]
-        </w:rPr>
         <w:t>許多基督徒服事主也愛主，可是還不明白雅歌所講的這寶貴經驗</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>面對面認識耶穌，與祂有最親密的交通。那麼，主是否輕看他們的愛和服事呢？不是的，耶穌一定很愛馬大，也寶貴她的服事，但卻不如馬利亞。所以耶路撒冷的眾女子，雖然也與主的工作有分，但還不是新婦，還不明白主最深的心意──要與她們完全聯在一起。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0306C6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶穌在世上時，在祂的門徒中也有這樣的分別。約翰福音有五次提到約翰是「主所愛的那門徒」，因為約翰的渴慕勝過別人，他就是喜歡靠在耶穌的胸懷裡。所以我們不要只作耶路撒冷的眾女子，好是好，卻不是上好的。我們一定要出很大的代價，不然無法成為新婦。</w:t>
@@ -6229,55 +6219,55 @@
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>雅歌三章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>錫安的眾女子啊，你們出去觀看所羅門王！頭戴冠冕，就是在他婚筵的日子、心中喜樂的時候，他母親給他戴上的。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>」這是預表羔羊的婚筵，我們什麼時候可以與主完全聯合？就是在羔羊的婚筵中，這裡呼召錫安</w:t>
+        <w:t>」這是預表羔羊的婚筵，我們什麼時候可以與主完全聯合？就是在羔羊的婚筵中，這裡呼召錫安的眾女子觀看，就是呼召渴慕主的基督徒要羨慕羔羊婚筵的來</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
-        <w:t>的眾女子觀看，就是呼召渴慕主的基督徒要羨慕羔羊婚筵的來到。這裡的所羅門王預表耶穌基督，</w:t>
+        <w:t>到。這裡的所羅門王預表耶穌基督，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>祂</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>頭上的冠冕是新郎的華冠，那是喜樂的冠冕，主盼望婚禮的來到，故心中喜樂，因祂可以得著一個長大成熟的新婦，可以與</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>天上</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新郎有完全的聯合，這是天上新郎心中的熱望。既然</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>天上</w:t>
       </w:r>
@@ -6392,69 +6382,63 @@
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>神的眾僕人哪，凡敬畏祂的，無論大小，都要讚美我們的神！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」讚美是出自敬畏神的心，不能有口無心地讚美。然後有群眾的聲音、眾水的聲音、大雷的聲音說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>哈利路亞！因為主我們的神、全能者作王了。我們要歡喜快樂，將榮耀歸給祂。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」主作王掌權是一件讓人</w:t>
+        <w:t>」主作王掌權是一件讓人歡喜快樂的事，因為天地都要納入正軌。因此詩篇九十七篇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>歡喜快樂的事，因為天地都要納入正軌。因此詩篇九十七篇</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶和華作王，願地快樂</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」啟示錄十九章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -6622,174 +6606,162 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>）羔羊娶新婦的婚禮，代表耶穌基督與祂的教會最後的結合。在真實的婚姻關係中，必須有四件事存在，而這四件事也是聖徒與基督之間必須要有的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1864D0D9" w14:textId="16AAB4B5" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>一</w:t>
       </w:r>
       <w:r w:rsidR="003F0609" w:rsidRPr="003F0609">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
-        <w:t>要有愛情。基督徒必須持守對主耶穌那起初的愛、起初的熱情。起初的愛就是當初我們遇見耶穌、被聖靈充滿，那種對耶穌自己的驚奇感，對耶穌的同在有說不出的愛慕，我們愛上耶穌，喜歡和祂面對面親嘴，把所有的愛獻給祂，而且以</w:t>
+        <w:t>要有愛情。基督徒必須持守對主耶穌那起初的愛、起初的熱情。起初的愛就是當初我們遇見耶穌、被聖靈充滿，那種對耶穌自己的驚奇感，對耶穌的同在有說不出的愛慕，我們愛上耶穌，喜歡和祂面對面親嘴，把所有的愛獻給祂，而且以享受祂的愛情為人生最大的滿足。我們要一直持守對主起初的</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:lastRenderedPageBreak/>
-        <w:t>享受祂的愛情為人生最大的滿足。我們要一直持守對主起初的愛情。</w:t>
+        <w:t>愛情。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EACDF15" w14:textId="15DC7819" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="003F0609">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>要有喜樂。沒有任何事情比愛人與被愛所感受到的更令人喜樂。我們因著愛主，就有說不出來滿有榮光的大喜樂。有好些人覺得地上的婚姻毫無喜樂可言。有位姐妹提到自己和先生當初是因清楚神的旨意而結婚。後來她幽默地說：「我終於明白我是嫁給神的旨意。」換句話說，雖然兩人在一起沒什麼喜樂的感覺，但因著明白是神的安排，就以神自己和神的旨意為樂。但我們與主的聯姻充滿屬天的喜樂，我們會歡喜快樂地赴羔羊的婚筵，我們會歡歡喜喜地與主同住於聖城新耶路撒冷，那裡沒有悲哀、哭號、疼痛，只有說不出來滿有榮光的大喜樂。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F7290E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>今日在地上，我們要天天以主的同在為樂，操練常常喜樂。儘管在生活中我們必須把注意力放在我們需處理的事情上，然而在我們裡面的天地，我們可以繼續不斷地與最喜樂的主相交，仰望祂、求助於祂、信靠祂、與祂談心。我們憑信與最喜樂的主聯合，活在喜樂的榮光中，披上光明的衣袍，作光明之子，作羔羊的快樂妻子。我們一生要繼續不斷地追求聖靈充滿，被喜樂的靈充滿，常常開口感讚讚美主！</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEEE4D0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
-        <w:t>有位操練常常喜樂的姐妹，有一天聽見有位同事在背後說她壞話，過去她曾經花許多時間幫助這位同事，沒想到對方如此忘恩負義，愈想愈氣。忽然這位姐妹察覺到自己裡面的情形不對，趕快對主說：「主！求你憐憫她，也憐憫我，求主的寶血潔淨我的心思意念。主耶穌！我感謝讚美你，誇你的寶血得勝，誇你的十字架永得勝！」頓時，姐妹的心就平靜下來，也能用神憐憫的眼光來看這個同事。所以誠心禱告並開口誇勝，會使人從新的角度、天上的角度，去看地上發生的事情；從單純的</w:t>
+        <w:t>有位操練常常喜樂的姐妹，有一天聽見有位同事在背後說她壞話，過去她曾經花許多時間幫助這位同事，沒想到對方如此忘恩負義，愈想愈氣。忽然這位姐妹察覺到自己裡面的情形不對，趕快對主說：「主！求你憐憫她，也憐憫我，求主的寶血潔淨我的心思意念。主耶穌！我感謝讚美你，誇你的寶血得勝，誇你的十字架永得勝！」頓時，姐妹的心就平靜下來，也能用神憐憫的眼光來看這個同事。所以誠心禱告並開口誇勝，會使人從新的角度、天上的角度，去看地上發生的事情；從單純的心所發出的感謝和讚美，會發揮極大的能力，保守一個人不陷</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:lastRenderedPageBreak/>
-        <w:t>心所發出的感謝和讚美，會發揮極大的能力，保守一個人不陷入不饒恕或怒氣的肉體中，能成為常常喜樂的光明新婦。</w:t>
+        <w:t>入不饒恕或怒氣的肉體中，能成為常常喜樂的光明新婦。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CCDA9A" w14:textId="2FFD5D0F" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="003F0609">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>要有親密的聯合，其親密程度能叫二人成為一體。基督徒要常常花時間與主約會、與主相親、與主同心、與主同行，保持親密的關係，直到與主完全聯合。我們必須在心思上與主聯合，以耶穌的心思為心思。人的心思意念很容易胡思亂想、四處遊蕩、作白日夢或鑽牛角尖，所以我們一定要學習安靜等候神，召回遊蕩的心思，將心思專注在主身上，使我們的心思平靜安穩；如此，主才能將祂的心思，藉著聖靈傳遞到我們的心思，使我們有主的心思，能與主同心、同行，照主所行的去行。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EB1405" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>某一天有暴風雨，有個姐妹正在房間打電腦，乍然聽見“噹！噹！噹！”的大響聲，她嚇了一跳，因只有她一人在家，不曉得發生了什麼事情。她飛快地往客廳跑，只見餐廳的窗外有一大塊板子，一頭還掛在隔壁的屋頂，另一頭則隨著風勢一直擊打自家餐廳的窗戶，那衝擊力所引發的響聲實在會叫人嚇壞，因玻璃窗經不起這連續不斷的衝擊，照常理說一定會破的。若是再往負面想，就不免更焦慮，玻璃窗若是破了一個洞，寒風吹進來不用說，碎片撒在地毯上怎麼處理呢？用掃把不行，用吸塵器也不行，會引起機器故障。要怎麼辦？而且明天是星期六，家中有姐妹禱告會，聚會完大家要一起聚餐，餐廳窗戶有破洞，地毯上都是碎玻璃，怎麼是好？</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596BE7FF" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>這時，她立刻禁止自己不要再想這些負面的可能性，轉而向耶穌大聲禱告說：「主啊！我拒絕憂慮！我把這房子奉獻給你，從今以後，這房子就是你的了！求你親自來負責管理一切，求你停止暴風雨，叫這塊板子不要再擊打窗戶了，使我家明天仍</w:t>
-      </w:r>
+        <w:t>這時，她立刻禁止自己不要再想這些負面的可能性，轉而向耶穌大聲禱告說：「主啊！我拒絕憂慮！我把這房子奉獻給你，從今以後，這房子就是你的了！求你親自來負責管理一切，求你停止暴風雨，叫這塊板子不要再擊打窗戶了，使我家明天仍然可以聚會。我不管，請你來管吧！」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAFF5DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>然可以聚會。我不管，請你來管吧！」</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>禱告完，她就回房間繼續打電腦，不管那響聲多大，就是不去想後果會是怎樣。過了一會兒，沒有聲響了，她出去一看，發現那塊板子不見了，窗戶沒事，哈利路亞！過了幾小時，她無意中發現那塊板子被風吹到廚房的那一邊，而廚房的玻璃窗也沒有破，這都是主的保守。她發現不好的遭遇也成了可以作見證、榮耀主名的機會。第二天，暴風雨停了，家中照常聚會，聚會中主的榮光大大顯降。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4877B2B1" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+    <w:p w14:paraId="4877B2B1" w14:textId="0EDDD0F1" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我們一生要致力於與主維持親密的關係，全心全意、死心塌地的愛主，每時每刻想念主、渴慕主，讓自己的意志降服於主的旨意，讓自己的心思和感情與主的心思和感情聯合，愛主所愛、願主所願、樂主所樂、想主所想、做主所做。羔羊無論往哪裡去，我們都跟隨祂，與祂形影不離。</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330F0BDD" w14:textId="12C00593" w:rsidR="00412448" w:rsidRPr="003F0609" w:rsidRDefault="00412448" w:rsidP="003F0609">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0609">
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="003F0609" w:rsidRPr="003F0609">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>要有忠貞與順服。婚姻若失去了貞潔與彼此順服，必不能維持下去。因此基督徒必須對耶穌從一而終且順服到底，以主自己和主的命令、主的旨意為樂。關於順服，我要以威爾斯大復興為例。威爾斯的伊凡．羅拔士（</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>Evan John Roberts</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>）是個全心愛耶穌，喜歡讀聖經、背聖經的基督徒，他立志獻身給主，多多禱告，常求主用聖靈為他施洗。</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0609">
         <w:t>1904</w:t>
       </w:r>
@@ -6802,66 +6774,60 @@
       <w:r w:rsidRPr="003F0609">
         <w:t>）參加禱告會回來，十分興奮，告訴伊凡．羅拔士說，自己已完全降服於主，並立志全心服事主。伊凡．羅拔士認為服事主應該先有聖靈百分之百的充滿，而他擔心自己還沒被聖靈充滿。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6346F5C6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>九月間，伊凡．羅拔士的朋友，勸他一起去參加佈道家塞斯．約書亞（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Seth Joshua</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>）的聚會。伊凡．羅拔士在聚會中始終保持沉默，直到約書亞牧師開始禱告：「折服我們吧！折服我</w:t>
+        <w:t>）的聚會。伊凡．羅拔士在聚會中始終保持沉默，直到約書亞牧師開始禱告：「折服我們吧！折服我們吧！</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>」伊凡的心終於受到震撼。會後，大夥兒都到約書亞牧</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>們吧！</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>師的家吃早餐，但伊凡不想吃，因他既緊張又嚴肅，深怕聖靈降臨時，他沒有預備好心來領受。所以伊凡獨自回到聚會的地方，他在那裡開始回應約書亞牧師的禱告，大聲呼求說：「求主折服我！求主折服我！」那一天伊凡．羅拔士被主折服，全然順服主，領受了有關神慈愛的啟示。從此，伊凡全然順服神的旨意，被神的憐憫、平安、喜樂充滿。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344F9AA0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>後來他談起這次的經歷這麼說：「其實是神的愛折服了我，在我順服神之後，平安和喜樂立刻充滿我的心。」如今伊凡已經預備好去作主的使者了！他決定為神的緣故，把所有的時間和金錢擺上，他堅決相信：「捨棄聖靈，就什麼也不能做。」他渴慕常常被聖靈充滿，同時也關切聖靈在地上的運行。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEBC2F7" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>伊凡．羅拔士主領的聚會，特色就是歡笑、喜樂、哭泣、憂傷痛悔，聖靈作工，使人悔改並真實順服神。不久，記者前來實地採訪報導，因此，復興運動成為全國上下茶餘飯後談話的主題。甚至有些記者深受感動，當場在聚會中悔改歸主。復興的浪潮如火如荼地在威爾斯展開，酒店和電影院因無人光顧而關門大吉，妓女的生命改變，開始讀聖經，欠債者開始償還長期累積的債務。從前只顧自己花天酒地的人，開始轉變成顧家、滿有愛心的人。</w:t>
@@ -6911,58 +6877,58 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>立志絕對順服聖靈。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3762CB55" w14:textId="58B4E16C" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>伊凡．羅拔士發現教會復興的</w:t>
       </w:r>
       <w:r w:rsidR="00F350F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>祕訣</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，值得今日的教會借鏡。認罪悔改是我們進入神國的基本條件，要讓聖靈搜出隱密的罪和對神疑惑的事，並向神認罪悔改，離棄不信的惡心和不討神</w:t>
+        <w:t>，值得今日的教會借鏡。認罪悔改是我們進入神國的基本條件，要讓聖靈搜出隱密的罪和對神疑惑的事，並向神認罪悔改，離棄不信的惡心和不討神喜悅的事，並公開承認主耶穌，勇於傳福音、作見證，立志絕</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>喜悅的事，並公開承認主耶穌，勇於傳福音、作見證，立志絕對順服主的話，常常追求聖靈充滿，順服聖靈微小的聲音，按恩膏的教訓住在主裡面。當基督徒存著向主忠貞、順服的心，遵行主公義的律例法則，遵守主的命令，就蒙恩得穿光明潔白的細麻衣，可以與心中所愛的天上新郎共赴羔羊的婚筵。</w:t>
+        <w:t>對順服主的話，常常追求聖靈充滿，順服聖靈微小的聲音，按恩膏的教訓住在主裡面。當基督徒存著向主忠貞、順服的心，遵行主公義的律例法則，遵守主的命令，就蒙恩得穿光明潔白的細麻衣，可以與心中所愛的天上新郎共赴羔羊的婚筵。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641F490E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>天使說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>凡被請赴羔羊婚筵的有福了</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>。」在</w:t>
@@ -7036,58 +7002,58 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「基督邀請所有走裡面道路的人（錫安的眾女子），脫離自己和自己的不完全，出來觀看所羅門王頭戴榮耀冠冕，就是神親自給祂戴上的。」我們就是屬天的所羅門王所寶愛的新婦，我們要持守向著主那顆純一清潔的心，持守對主起初的渴慕、起初的愛、起初的忠貞、起初的順服。每天花時間與主約會，一生致力於培育與主之間的親密關係，直到與主完全聯合。每一天我們愛神、愛人，行公義、好憐憫，存謙卑的心與神同行，住在神裡面，就是在為自己編織新娘禮服。啟示錄十九章</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>就蒙恩得穿光明潔白的細麻衣</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>。」我們是蒙恩的人，蒙神的恩召作基督的新婦，作光明之子，作聖潔的新婦。我們要追求神的榮光，追求全然成聖，才能披上光明潔白的細麻衣，赴羔羊的婚筵，與主完婚。主來的日子近了，</w:t>
+        <w:t>。」我們是蒙恩的人，蒙神的恩召作基督的新婦，作光明之子，作聖潔的新婦。我們要追求神的榮光，追求全然成聖，才能披上光明潔白的細麻衣，赴羔羊的婚筵，與主完婚。主來的日子近了，羔羊婚娶的時候即將來到，我們要歡喜快樂，將榮耀給神，藉</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>羔羊婚娶的時候即將來到，我們要歡喜快樂，將榮耀給神，藉著開口讚美和感謝將榮耀歸給神，哈利路亞！</w:t>
+        <w:t>著開口讚美和感謝將榮耀歸給神，哈利路亞！</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551568B3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DBA3446" w14:textId="0B742911" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="011DCF4E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00906D1B">
       <w:pPr>
         <w:pStyle w:val="ab"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc220423696"/>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -7723,63 +7689,69 @@
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>願</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
         </w:rPr>
         <w:t>我的禱告如香陳列在你面前。</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>」佳偶知道自己不能只有一點乳香，必須到乳香岡去，過一種真實的禱告生活，與主一同復活，一同坐在天上</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>作代禱的工作，活在不住地禱告中，藉著禱告與主一同執掌王權。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A07394" w14:textId="6ADD8E43" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00105177" w:rsidP="00105177">
+    <w:p w14:paraId="70A07394" w14:textId="7BE44E4D" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00105177" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>二、</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>指主復活的馨香之氣，一個人完全死掉，從他身上才會發出耶穌的馨香之氣。「天起涼風」在英文欽定本聖經譯作</w:t>
       </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
-        <w:lastRenderedPageBreak/>
         <w:t>day break</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>，天亮時，日頭出現時；日影飛去的「日影」，英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>shadows</w:t>
       </w:r>
       <w:r w:rsidR="00412448" w:rsidRPr="007E6B27">
         <w:t>（黑影），「日影飛去」是指黑影消逝。「天起涼風，日影飛去」意指天亮時勝利來到，進入復活明亮的情形，天亮時公義的日頭出現，義人的路好像黎明的光，愈照愈明，直到日午。佳偶渴望更多領受主聖潔的榮光，讓她內裡的黑影、陰影離去；佳偶渴望成為充滿榮光的器皿，流露出基督復活的馨香之氣。但目前佳偶知道自己身上仍有軟弱、瑕疵的陰影，須要聖靈做治死的工作，好叫黑影完全消逝，與主一同活在榮耀中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567EDC3E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>保羅也有這樣的經歷，他說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -8038,73 +8010,88 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這要作你</w:t>
       </w:r>
       <w:r w:rsidR="00A962A2">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項上的金鍊</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」所以新婦項上的金鍊，是藉著天天遵行神的訓誨，按著神的法則待人處事而打造出來的。而良人提到項上的一條金鍊，「項」就是頸項，代表人的意志，新婦的意志降服於神和神的話，因此她能遵循神的訓誨和法則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72459CF4" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
+    <w:p w14:paraId="72459CF4" w14:textId="632D2792" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00105177">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦向著新郎耶穌有專一的愛，以愛的眼目注視著良人，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:lastRenderedPageBreak/>
         <w:t>以順服的心和降服的意志奪了良人的心。「你奪了我的心」這句話在英文欽定本聖經的譯文是</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>“Thou hast ravished my heart”</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>ravish</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
-        <w:t>這個字在韋氏字典中的定義是：以喜樂和愉悅的感覺來征服人的心；在時代雙解大辭典的定義是：使人心神蕩漾、神魂顛倒、狂喜。「你奪了我的心」在英文新美國標準本聖經譯作：你使我心跳加速；在英文擴大版聖經譯作：你使我興高彩烈，深受鼓舞。新郎耶穌的心強烈地被新婦吸引，新婦以愛的眼目和順服擄獲新郎的心。</w:t>
+        <w:t>這個字在韋氏字典中的定義是：以喜樂和愉悅的感覺來征服人的心；在時代雙解大辭典的定義是：使人心神蕩漾、神魂顛倒、狂喜。「你奪了我的心」在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>譯作：你使我心跳加速；在英文擴大版聖經譯作：你使我興高</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>采</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:t>烈，深受鼓舞。新郎耶穌的心強烈地被新婦吸引，新婦以愛的眼目和順服擄獲新郎的心。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A34010" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦用眼一看，她的眼睛透露出心中對主的愛情。因此良人說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我妹子，我新婦，你的愛情何其美！你的愛情比酒更美！你膏油的香氣勝過一切香品！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」新婦的愛情使新郎的心喜樂，勝過地上的美酒與福樂，新婦身上有愛的膏油與香氣，使良人心動。我們的神是一位有感情的神，會因著人對祂的愛而深受吸引，說：「</w:t>
@@ -10915,69 +10902,75 @@
       <w:r w:rsidRPr="007E6B27">
         <w:t>，四</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>），裡面</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不是全然明亮</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>然而現在她已經沒有一點黑影，如同早晨的日光一般耀眼。新婦美麗如月亮，一方面月亮的光很柔美，另一方面我們知道月亮返照太陽的光，新婦如同從地球所見的月亮，返照主耶穌的榮光，可是在神看來她燦爛如日頭！新婦因著與主聯合，生命逐日高升，如旭日東升，直到午正，成為明亮、皎潔的日頭。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFCE212" w14:textId="6C6FF9C8" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+    <w:p w14:paraId="0CFCE212" w14:textId="6CC62D7A" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>新婦威武如展開旌旗的軍隊，她的生命充滿力量和得勝。新婦向外觀看，看見需要，她有力量供應這些需要，她過著得勝的生活。主期待我們做一個得勝者，當祂看見我們願意和祂一同爭戰，作得勝者，就覺得我們非常美麗且威武。如果我們盼望讓主得榮耀，就要做得勝者</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>得勝罪惡的權勢、得勝世界的靈、得勝天然本性、得勝一切試探，我們就會威武如展開旌旗的軍隊。「威武」在英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>terrible</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>可怕的，在英文新美國標準本聖經譯作</w:t>
+        <w:t>可怕的，在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>awesome</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>有威嚴的、令人敬畏的。新婦有得勝的生命，讓仇敵深覺可怕，令人深感敬畏。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C797E11" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我下入核桃園，要看谷中青綠的植物，要看葡萄發芽</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -11012,112 +11005,136 @@
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我下入核桃園，要看谷中青綠的植物，要看葡萄發芽沒有，石榴開花沒有。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>」這些話是提到新婦的服事，她向外觀看，關心人靈性的狀況。有的人接觸了福音，新婦要看看這福音的種子發芽沒有？好繼續跟進帶領。有的人已信主一些年日，新婦要看看這人身上有沒有開花結果？若是沒有，要找出原因，進一步帶領他更深追求</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、學習順服。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089242DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+    <w:p w14:paraId="5A40DA3A" w14:textId="77777777" w:rsidR="00466B38" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不知不覺，我的心將我安置在我尊長的車中。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>」多半的人認為「尊長的車」就是主耶穌的戰車，現在新婦已經願意盡她的責任，在服事上、屬靈的爭戰上為耶穌受苦，可是她並非孤單一人，因為她的良人與她在一起，坐在戰車上一起往前。「我尊長的車」在英文美國新標準本聖經譯作</w:t>
+        <w:t>」多半的人認為「尊長的車」就是主耶穌的戰車，現在新婦已經願意盡她的責任，在服事上、屬靈的爭戰上為耶穌受苦，可是她並非孤單一人，因為她的良人與她在一起，坐在戰車上一起往前。「我尊長的車」在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38" w:rsidRPr="008D5B40">
+        <w:t>新</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>美國標準</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>版</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>chariots of my noble people</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>（我貴族的車），英文新國際版聖經則譯為</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>the royal chariots</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>（皇家的座車），最優良的座車都是屬於皇家御用，或是貴族所有的。皇家或貴族專用的座車很昂貴，因為性能極佳，坐起來很舒服，行車速度又很快。盡心愛主也愛人的新婦，在「不知不覺」間，她的心變成尊長的車，變成貴族的車，變成皇家的座車，使她急速前往屬神葡萄園的各處。新婦因著全心愛主所生出來的渴望與負擔，使她不知不覺地快速前去幫助別人，如同君王的座車往前急駛。</w:t>
+        <w:t>（皇家的座車），最優良的座車都是屬於皇家御用，或是貴族所有的。皇家或貴族專</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089242DC" w14:textId="3A834D7F" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>用的座車很昂貴，因為性能極佳，坐起來很舒服，行車速度又很快。盡心愛主也愛人的新婦，在「不知不覺」間，她的心變成尊長的車，變成貴族的車，變成皇家的座車，使她急速前往屬神葡萄園的各處。新婦因著全心愛主所生出來的渴望與負擔，使她不知不覺地快速前去幫助別人，如同君王的座車往前急駛。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1BB667" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>新婦發現自己沉浸在一種無法解釋的感動之中，那是一種與良人聯合而有的屬靈眼光，看見周圍的需要。良人的愛就如一條從神聖本質至深處湧現出來的河流一樣，永無休止地流經</w:t>
+        <w:t>新婦發現自己沉浸在一種無法解釋的感動之中，那是一種與良人聯合而有的屬靈眼光，看見周圍的需要。良人的愛就如</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>祂所愛的新婦，將她的心靈灌滿了愛</w:t>
+        <w:t>一條從神聖本質至深處湧現出來的河流一樣，永無休止地流經祂所愛的新婦，將她的心靈灌滿了愛</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、美善與力量，能服事主所量給她的人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38318E5F" w14:textId="6CD9BBF2" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
@@ -11191,60 +11208,63 @@
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節的小字告訴我們，瑪哈念是「兩軍兵」的意思，所以瑪哈念的跳舞是慶祝軍兵得勝而跳的舞。聖經上有幾處提到跳舞與得勝有關。比方神領以色列人過紅海，大大得勝埃及人時，眾婦女就跟著米利暗一起歌唱跳舞（參出十五</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>19~20</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>）；還有，當大衛殺死歌利亞，使以色列人大獲全勝時，婦女們也是歡歡喜喜地跳舞慶祝（參撒上十八</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>）。書拉密女的得勝吸引耶路撒冷眾女子的注意，所以她們要求她回來告訴她們得勝的祕訣。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>）。書拉密女的得勝吸引耶路撒冷眾女子</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
+        <w:t>的注意，所以她們要求她回來告訴她們得勝的祕訣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAF247E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
         <w:t>從雅歌六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>5~7</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節，良人對新婦的誇獎，可以找到新婦之所以能得勝的祕訣。良人被新婦眼目所流露出來的愛意吸引，新婦始終專一愛著良人，沒有失去對良人耶穌起初的愛，良人一直是她心中的最愛，她盡心、盡性、盡意、盡力地愛她的良人，她已培養出一直注視良人的神聖習慣，仰望為她的信心創始成終的良人耶穌。她對良人的渴慕有增無減，除了良人耶穌和住在祂裡面以外，其他一切都無關緊要，因此她能夠過得勝的生活。她在愛中與主聯合，她的情緒穩定，從頭到腳都充滿主的同在、屬天的平安，一直在一個平靜安穩的靈、穩定的情緒裡事奉主，因此她的事奉有果效。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6317C39F" w14:textId="77861D08" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>良人誇獎新婦的頭髮，是在誇獎她的奉獻與順服；全所有奉獻與絕對順服是新婦得勝的祕訣。良人稱讚新婦的牙齒，如生雙胞胎的母羊，是稱讚新婦能吸收神的話，咀嚼神的話，結出雙倍的果子。神的話是聖靈的寶劍，新婦揮舞聖靈的寶劍，就能得勝仇敵，作個得勝者。良人欣賞新婦的兩太陽，欣賞她的思想美麗如石榴。新婦的心思已分別為聖歸給主，她的頭腦領受聖靈的洗且充滿神的道，她順服</w:t>
       </w:r>
       <w:r w:rsidR="003769ED">
         <w:rPr>
@@ -11256,59 +11276,59 @@
         <w:t>的話，遵行神愛的律例法則，全守主愛的誡命。在雅歌第五章，我們看見她打過一場艱辛的愛之戰，直到她活出哥林多前書十三章的命令。靠著愛她的主，她在愛的戰場上得勝有餘。我們若想要像新婦一樣成為得勝者，就必須為哥林多前書十三章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>4~8</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>節的每一句話禱告，直到我們全守了愛的誡命。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B8A067" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>愛是恆久忍耐，又有恩慈；愛是不嫉妒；愛是不自誇，不張狂，不做害羞的事，不求自己的益處，不輕易發怒，不計算人的惡，不喜歡不義，只喜歡真理；凡事包容，凡事相信，凡事盼望，凡事忍耐。愛是永不止息。先知講道</w:t>
+        <w:t>愛是恆久忍耐，又有恩慈；愛是不嫉妒；愛是不自誇，不張狂，不做害羞的事，不求自己的益處，不輕易發怒，不計算人的惡，不喜歡不義，只喜歡真理；凡事包容，凡</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>之能終必歸於無有；說方言之能終必停止；知識也終必歸於無有。我們現在所知道的有限，先知所講的也有限，等那完全的來到，這有限的必歸於無有了。</w:t>
+        <w:t>事相信，凡事盼望，凡事忍耐。愛是永不止息。先知講道之能終必歸於無有；說方言之能終必停止；知識也終必歸於無有。我們現在所知道的有限，先知所講的也有限，等那完全的來到，這有限的必歸於無有了。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（林前十三</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>4~10</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EE49A3" w14:textId="08AF34A4" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -11364,60 +11384,63 @@
         <w:t>「恩慈」的意思是對人真誠、有幫助、仁慈、和善，顧到別人的感受，有體貼別人的心，顧念別人的需要。在路加福音六章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節，主提到父神說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>祂恩待那忘恩的和作惡的</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>。」恩慈是神的本性，面對那些忘恩和作惡的人，祂仍然恩待他們。對於神的兒女，神總是以恩慈對待我們。因此我們也要以恩慈對待別人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E65DD5" w14:textId="2771CA2C" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>據說有一位俄羅斯的老沙皇，他很信任的一位將軍因傷重垂危。當這位戰士躺在床上奄奄一息的時候，沙皇答應養育他的幼兒，供養他的孩子的需要。將軍死後，沙皇兌現了他的話，他讓年輕人住在最好的地方，給他最好的教育，年輕人也得到任命，進了軍隊。但這個人卻好賭，因為還不起賭債，他就開始挪用軍餉。一天晚上他坐在軍營裡翻看帳本，意識到他挪用的款項就要曝光了，無法再向會計掩蓋，於是他喝得酩酊大醉，準備自殺，他把左輪手槍放在旁邊，又喝了幾口酒，想要為自殺壯膽，但酒勁太強，他倒在桌上。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>據說有一位俄羅斯的老沙皇，他很信任的一位將軍因傷重垂危。當這位戰士躺在床上奄奄一息的時候，沙皇答應養育他的幼兒，供養他的孩子的需要。將軍死後，沙皇兌現了他的話，他讓年輕人住在最好的地方，給他最好的教育，年輕人也得到任命，進了軍隊。但這個人卻好賭，因為還不起賭債，他就開始挪用軍餉。一天晚上他坐在軍營裡翻看帳本，意識到他挪用的款項就要曝光了，無法再向會計掩蓋，於是他喝得酩酊大醉，準備自殺，他把左輪手槍放在旁邊，又喝了幾口酒，想要為自</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
+        <w:t>殺壯膽，但酒勁太強，他倒在桌上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AAA452" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
         <w:t>那天晚上沙皇像往常一樣，裝扮成一個小兵巡查營地和軍紀，試圖評估部隊的士氣，看看是否能聽到些什麼。他走進養子的營房，看見他伏睡在帳本上，沙皇翻看帳本，意識到年輕人做了些什麼事，以及他打算要做的事。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6EC604" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>年輕人在幾個時辰以後醒來，發現左輪手槍不見了，然後看見手邊有一封信，令他震驚的是，那是一張承諾的便條，上面寫著：「我，沙皇本人，要從自己的個人財產中，拿錢付清這本帳上的欠額。」然後條子上有沙皇自己的印章。沙皇清楚地看見了年輕人的罪，看見了他的全部惡行，但是滿有恩慈地為他償還欠額。而羅馬書二章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節提到神的恩慈是要領人悔改，如果一個人領受神和人的恩慈卻不悔改，必落入更大的審判。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAF5454" w14:textId="5B9C9758" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不嫉妒</w:t>
@@ -11438,58 +11461,58 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>愛是不自誇、不張狂</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主耶穌的心充滿了愛，所以祂說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我心裡柔和謙卑</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。」真實的愛出自柔和謙卑的心。自誇的人不懂得倚靠神的恩典，張狂的心會自吹自擂，看自己過於所當看的。我們要求主折服我們的心，使我們真實柔和謙卑像羔</w:t>
+        <w:t>。」真實的愛出自柔和謙卑的心。自誇的人不懂得倚靠神的恩典，張狂的心會自吹自擂，看自己過於所</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>羊耶穌。像羔羊耶穌的人說不出嗤笑或尖刻傷人的話，也作不出使人受虧損的事，寧願自己受虧損。像羔羊耶穌的人不會自誇，只會誇耀主；像羔羊耶穌的人不敢張狂，常常低伏在主面前，安靜等候主。第五世紀的聖本篤認為學習謙卑首要之事，是把對神的敬畏一直擺在面前，知道神在看、在聽，這樣我們就不敢自誇或張狂。</w:t>
+        <w:t>當看的。我們要求主折服我們的心，使我們真實柔和謙卑像羔羊耶穌。像羔羊耶穌的人說不出嗤笑或尖刻傷人的話，也作不出使人受虧損的事，寧願自己受虧損。像羔羊耶穌的人不會自誇，只會誇耀主；像羔羊耶穌的人不敢張狂，常常低伏在主面前，安靜等候主。第五世紀的聖本篤認為學習謙卑首要之事，是把對神的敬畏一直擺在面前，知道神在看、在聽，這樣我們就不敢自誇或張狂。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BBC0AC" w14:textId="7E76557E" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>愛是不作害羞的事</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>這句話在英文擴大版聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>It is not rude</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>（</w:t>
       </w:r>
@@ -11542,357 +11565,357 @@
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不輕易發怒</w:t>
       </w:r>
       <w:r w:rsidR="00EF448F" w:rsidRPr="008D5B40">
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>出埃及記卅四章</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>5~6</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>節提到耶和華在雲中降臨於西乃山，和摩西一同站在那裡宣告說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>耶和華，耶和華，是有憐憫、有恩典的神，不輕易發怒，並有豐盛的慈愛和誠實</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>。」我們的神恆久忍耐又有恩慈，不向人輕易發怒，否則我們早就被神擊斃了。神也要我們學習勝過脾氣。</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>。」我們的神恆久忍耐又有恩慈，不向人輕易發</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
+        <w:t>怒，否則我們早就被神擊斃了。神也要我們學習勝過脾氣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230AE4A0" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
         <w:t>有對夫妻，兩人的個性都很安靜，不愛說話，幾十年過去了，倒也相安無事。有天他們為了點細故發生爭執，作丈夫的當下真是氣得不得了，但是忍下來沒有發作，把自己關在書房裡冷靜冷靜。等情緒平復了以後，他找出幾本老舊的照相簿，看著兩人從熱戀、結婚、到有了孩子之後的合照，過去甜蜜的、幸福的感覺全都回來了。他想，這麼多年都走過來了，如今夫妻倆為了點兒小事吵得不可開交，何必呢？於是丈夫走出書房，主動向太太道歉，雖然兩人心裡難免仍有些疙瘩，但一場干戈就這麼化為玉帛了。愛是不輕易發怒，珍惜身邊的人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F19DD9" w14:textId="038BDB89" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛是不計算人的惡</w:t>
       </w:r>
       <w:r w:rsidR="00BD6BDC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>不計較人的過犯，完全饒恕；不數算別人的缺點，不將別人的錯誤、過犯、缺點貯存在記憶中。有位作父親的，在貧困的環境中長大，因此十分在意孩子的學業成績，盼望孩子將來能出人頭地。沒想到孩子升高中後，進了「熱舞社」，成天穿著寬鬆的衣服，跳著奇怪的舞步。爸爸看著他每天忙進忙出，深怕他疏忽學業，只要他犯了一點錯，或有一個科目沒考好，就歸罪於他參加熱舞社。爸爸常在心中計算他的惡，也會在口中說出來，熱舞社因此常成為父子倆的口角爭端。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174171DD" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>有天，爸爸無意間看到孩子熱舞社成果展的傳單。在好奇心驅使下，爸爸瞞著兒子前去觀賞，環顧四周盡是年輕人，讓他在台下有些坐立不安，直到表演接近尾聲時，兒子的一段個人秀，博得了全場掌聲喝采，爸爸也忍不住站起身來加入鼓掌的行列，心中滿是驕傲。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B9F1A5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>台上的兒子看到爸爸，便在散場後直奔而來，驚訝的問：「爸，您怎麼來了？」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C780FEC" w14:textId="1FB3D1E3" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
+        <w:lastRenderedPageBreak/>
         <w:t>「嗯</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
-        <w:t>剛好有空，就順道來看看！」爸爸拍拍他的肩膀，</w:t>
+        <w:t>剛好有空，就順道來看看！」爸爸拍拍他的肩膀，說：「沒想到，你的舞技還不賴嘛！」兒子則挺起胸膛回應：「當然囉！」他興高采烈地談論著學舞的心得，以及當中許多起起伏伏的心情、感觸。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1507A76E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>令爸爸驚訝的是，那天之後，兒子不再放著震耳欲聾的音樂，反而開始靜下心來念書，幾個月後，他比平常優異的成績，考上了心目中的理想學校。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AEE081" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>畢業典禮那天，兒子對爸爸說：「學跳舞這兩年，是我高中最美好的記憶，雖然我們曾經因此吵過許多架，但您從未逼我放棄。所以成果展之後，我也認真讀書，為自己負責，希望您們能以我為榮。」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE7A1E3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>兒子感性的說完這段話，爸爸也點點頭，輕聲的說：「孩子，我以你為榮。」爸爸不再計算他的惡，心中只有滿滿的愛。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3A3FF5" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是不喜歡不義，只喜歡真理。老約翰是愛的使徒，他在約翰貳書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛你們是為真理的緣故</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>恩惠、憐憫、平安從父神和祂兒子耶穌基督，在真理和愛心上必常與我們同在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」愛與真理有密切的關係。愛喜歡真理且實踐真理。愛不喜歡聽見毀損別人人格或名譽的不義之語，也不喜歡看見別人做不義的事。愛喜歡看見真理得以彰顯、被人傳揚。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB46037" w14:textId="79088728" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是凡事包容</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我們有無數的過犯，有時得罪神，自己卻不知道，神並未擊殺我們，反而包容我們。我們也要對人寬宏大量，不看別人的缺點，只求別人的益處，包容別人。「包容」被視為一種「遮蓋」的力量，也就是能遮蓋別人的缺失，不去宣揚，反而盡力補破口。因此愛是凡事包容這句話也可譯為：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>愛能隱蔽一切。「包容」這個希</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918E0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>στέγω</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有隱藏、忍受的意思，它可以用來形容防守嚴密、絕不屈服的狀態，例如一支固守要塞的軍隊。因此包容的愛不是不顧一切地逆來順受，而是能勇敢挺立，昂然面對人生中的大小挑戰，在別人無法承擔生命的重擔時，勇敢地一肩扛起。在包容的背後，蘊含的是愛心和堅強，是挺直的脊樑、博大的胸懷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DBD906" w14:textId="13F56AAB" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是凡事相信</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛會用信心的眼光看事情，相信神會使萬事互相效力，叫愛神的人得益處。愛會用信心的眼光看別人，「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我看他卻不在現時，我望他卻不在近日。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」（民廿四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）因而運用信心為人代禱，滿心相信神的應許必能作成。愛是不多疑，在任何情況下，對人採取最仁慈、最善良的看法，這種往好處想的特質，能幫助人變成他應有的樣子。因人天生有一種傾向，會按著別人加諸自己身上的評價去修正或調整自己。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05219A1E" w14:textId="56272888" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛是凡事盼望</w:t>
+      </w:r>
+      <w:r w:rsidR="00906D1B" w:rsidRPr="008D5B40">
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>愛在絕望之處播種盼望，說出鼓勵人的話，激發人的信心。主耶穌就是如此，祂常對人說：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不要怕，只要信</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>。」英國有名的神學家亞當．克拉克（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>Adam Clarke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>），小時候在學校裡學習遲鈍。有一天，有個重要人物到學校訪問，沒想到老師點名亞當．克拉克說：「這是學校中最遲鈍的孩子。」這位重要人物在離開學校之前，特別走到克拉克面前，慈祥地對他說：「我的孩子，不要緊的，有一天或許你會成為一個偉大的學者。不要灰心，要努力，繼續努力。」老師對克拉克沒有盼望，但那位重要人物對克拉克有盼望，很可能就是因為他所講的一番話，使克拉克日後成為偉大的神學家。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752229B1" w14:textId="16B78021" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
+      <w:pPr>
+        <w:pStyle w:val="085cm"/>
+        <w:spacing w:before="164"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>愛是凡事忍耐</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE571F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5B40">
+        <w:t>當我們受試探不能忍耐時，趕快轉臉仰望耶穌，意志向主降服，對主說：「主，你是萬王之王，你在我裡面作王掌權。」然後注視著耶穌，耶穌會拿走你無法忍耐的</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:lastRenderedPageBreak/>
-        <w:t>說：「沒想到，你的舞技還不賴嘛！」兒子則挺起胸膛回應：「當然囉！」他興高采烈地談論著學舞的心得，以及當中許多起起伏伏的心情、感觸。</w:t>
-[...236 lines deleted...]
-        <w:t>修課，如果被當掉還要重修，修到見主面的日子。金口約翰曾說「忍耐」是「德行之后」。</w:t>
+        <w:t>東西，用祂奇妙非凡的愛充滿你。在神愛的學校裡，忍耐是必修課，如果被當掉還要重修，修到見主面的日子。金口約翰曾說「忍耐」是「德行之后」。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA65F5E" w14:textId="5E653FBD" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>「忍耐」的希臘字</w:t>
       </w:r>
       <w:r w:rsidR="00241C45" w:rsidRPr="00BE571F">
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:t>ὑπομ</w:t>
       </w:r>
       <w:r w:rsidR="00241C45" w:rsidRPr="003A621A">
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:t>ένω</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>，其涵義包含了勇氣的因素。西塞羅（</w:t>
       </w:r>
@@ -12026,58 +12049,58 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>，愛永不失敗</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，永不衰殘，不會變得老舊或過時，也不會來到盡頭。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB8C629" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>愛是天堂永恆的特質，雖然知識、恩賜、口才等都是傳揚救恩必須有的工具，卻不具有永恆的性質，等工作完畢就止息了；惟有愛永不止息。所以，儘管為著教會的建造，我們應當</w:t>
+        <w:t>愛是天堂永恆的特質，雖然知識、恩賜、口才等都是傳揚救恩必須有的工具，卻不具有永恆的性質，等工作完畢就止息</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>切求造就教會的恩賜，但愛仍超越這一切。事實上愛必須是運作這一切工具的動機。恩賜、口才、知識都不會完全，愛卻必須完全（參太五</w:t>
+        <w:t>了；惟有愛永不止息。所以，儘管為著教會的建造，我們應當切求造就教會的恩賜，但愛仍超越這一切。事實上愛必須是運作這一切工具的動機。恩賜、口才、知識都不會完全，愛卻必須完全（參太五</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>，約壹四</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B40">
         <w:t>）。恩賜的目的達到時，恩賜可被放在一邊。我們現在所知道、所傳講的有限，等那完全的來到，這有限的必歸於無有了。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11970071" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="008D5B40" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5B40">
         <w:t>愛大於同樣具有永恆性的信心與盼望。信心與盼望使我們看見主，愛使我們進入主的心懷，與主連結直到永恆。如今常存的有信、有望、有愛這三樣，其中最大的是愛。懇求神那充滿萬有的大愛來充滿我們，懇求主耶穌用聖靈與火給我們施洗，願神裂天而降，好像火燒乾柴，焚燒我們，使我們成為愛的器皿，成為打贏愛之戰的得勝新婦。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3489F0A3" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="008D5B40">
       <w:pPr>
@@ -12808,160 +12831,184 @@
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>願祂用口與我親嘴</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」，所以新婦的口是要與良人親嘴的口，為什麼說如上好的酒？第一，酒常常預表聖靈，神藉著聖靈的新酒，使新郎和新婦建立最親密的關係、最上好的關係。第二，上好的酒能甦醒人的心，使人快樂，所以最使新郎快樂的事情就是祂能與新婦親嘴，享受新婦的愛情，猶如人享受上好的酒。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0514BEEC" w14:textId="75B72519" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="0514BEEC" w14:textId="1928CAD5" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另一種解釋是，這個新婦說話常常在聖靈裡，所以她口中</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>所說的話語，好像上好的酒。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為我的良人下咽舒暢，流入睡覺人的嘴中。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」聖靈在新婦裡面蘊藏的愛情新酒，首先是要給良人享受的，要讓良人下咽舒暢，其次才是為著別人，流入睡覺人的嘴中</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新婦口中所出的恩言，甦醒</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>那些靈性睡著的人。這是一個事奉的次序：首先是為著良人，要讓良人有所享受；如果是為著良人，很自然就會造就別人，因為是從對良人的愛，發出愛的事奉。「下咽舒暢」在英文新美國標準本聖經譯作</w:t>
+        <w:t>那些靈性睡著的人。這是一個事奉的次序：首先是為著良人，要讓良人有所享受；如果是為著良人，很自然就會造就別人，因為是從對良人的愛，發出愛的事奉。「下咽舒暢」在英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>譯作</w:t>
       </w:r>
       <w:r w:rsidR="00241C45">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00241C45">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">It </w:t>
       </w:r>
       <w:r w:rsidR="00241C45" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>goes down smoothly</w:t>
       </w:r>
       <w:r w:rsidR="00241C45" w:rsidRPr="00241C45">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>，聖靈像鴿子一樣，動作很溫柔、很流暢、很優美，而新婦為了所愛的良人，毫無抵擋地接受聖靈溫柔的工作，體貼聖靈、順從聖靈，所以她在聖靈裡醞釀出的新酒，讓良人下咽舒暢。新婦降服於聖靈，讓聖靈流暢地運行在她身上，所以她在聖靈裡的服事，能夠甦醒那些在靈裡睡著的人，把別人</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>引來愛耶穌、順服主。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ED0F45" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
+    <w:p w14:paraId="07ED0F45" w14:textId="304CE8B8" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:t>新婦的服事</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>「流入」睡覺人的嘴中，英文新美國標準本聖經將「流入」譯作：</w:t>
+        <w:t>「流入」睡覺人的嘴中，英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>新美國標準版聖經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>將「流入」譯作：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>flowing gently</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>（溫柔地流入），英文擴大版聖經則譯作：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>gliding over</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>（滑入），因此服事要柔和地順服聖靈、降服於聖靈，而聖靈的工作是很溫柔的，很溫柔地呼喚人回頭，很溫柔地鼓勵別人，很少強逼別人，所以聖靈需要人自願順服、自願合作，人的意志要降服下來，才能從神的器皿得到真實的幫助。而服事的人要溫柔，讓服事流入人心，滑入人心，順水推舟，而不是逆水行舟。</w:t>
       </w:r>
@@ -13307,93 +13354,105 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>你我可以在村莊住宿。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」新婦看自己是客旅、是寄居的，任主差遣，在哪裡有服事，就在那裡住宿。真正有心服事主的人，不會貪圖舒適，也不認床，去哪裡服事就住在那裡。有些人一換場地就睡不著覺，很不願意離家去服事，因為會睡不著覺，這種人很難服事主。一個服事主的人，在哪裡服事，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>就睡在那裡，而且不要求美味佳餚。我們是要去服事別人的，不是要別人招待我們，所以不要求那些美味佳餚。村莊有很多個，而田間有很多村莊，若主要新婦只待在一個村莊服事一輩子，新婦也願意。她去尋找迷路的羊，然後餵養他們，並醫治那些受傷的人。「田間」是世界，是單數的，「村莊」是多數的，是田間的各個部份，所以一方面我們要有世界性的眼光，另一方面順服主的差遣去某一個村莊。村莊跟城市不一樣，所以「村莊」也有一個意思是：這個新婦願意去人家不願去的地方，人比較少的地方，或是比較落後的地區，需要付上更多代價撒種的地方。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFE910D" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+    <w:p w14:paraId="6EFE910D" w14:textId="19AE1B5B" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>比方</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>965</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年，有五個年輕人去厄瓜多爾宣教，其中一位是吉姆．艾略特（</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>Jim Elliot</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>），去奧卡印第安人中間傳福音，結果廿九歲就殉道了。他曾寫給家人一封信說：「要知道在我們的工作未成之前，我們是不會死的。但是，不要讓時間的沙子遮蔽你追尋異象的眼睛，你的異象是要傳福音給那些仍坐在黑暗中的人，他們必須聽到福音。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」就在吉姆最後一次出去之前，太太伊莉莎白問他：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「如果遭受奧卡人襲擊，他們會用槍嗎？</w:t>
+        <w:t>「如果遭受奧卡人襲擊，</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>你</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>們會用槍嗎？</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」吉姆的回答明確且肯定：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「我們不會用自己的槍！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>」伊莉莎白問他為什麼，他只是簡單地回答說：</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「因為我們已經準備好去天堂，但他們還沒。」就這樣，他進入了天家，沒有再回到地上的家。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370FA0E6" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="005D56AC">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
@@ -15036,51 +15095,51 @@
         </w:rPr>
         <w:t>節的「小妹」是指尚未成熟的基督徒，也許靈命還很軟弱，信心與愛心不足（兩乳尚未長成），所以新婦盼望能幫助她。新婦說：「我們」有一小妹，「我們」當為她怎樣辦理，「我們」乃是指新婦與良人。新婦與良人成為同心的同工，而且良人的意思就是新婦的意思，新婦已經沒有自己的想法，以良人的心思為心思。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F45E170" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「人來提親的日子」是指小妹得著新婦的呼召。主藉著各樣方法一直在呼召人來作祂的新婦，與祂聯合。親愛的弟兄姐妹，我們每一個人早晚都有被提親的日子，主耶穌從不偏待人，給每人同等的機會成為祂的新婦，可是祂從不勉強人，祂要人自願，所以我們應當像馬利亞一樣，選擇那上好的福分（參路十</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>38~42</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）。也有人認為人來提親的「人」，是指耶穌自己，我們有一小妹的「我們」，是指新婦和她的同工們。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E658DC" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+    <w:p w14:paraId="46E658DC" w14:textId="44579172" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>這裡有一個「小妹」，有一天要成為新婦，完全與主聯合，那麼我們當如何幫助小妹呢？下面是耶穌的回答：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>她若是牆，我們要在其上建造銀塔；她若是門，我們要用香柏木板圍護她。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」「</w:t>
@@ -15106,57 +15165,69 @@
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」則常預表救贖，所以良人的意思可能是小妹如果願意從世界分別出來，完全為主，我們就要把一切救贖的工作（全備的救恩）建造在她裡面。「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銀塔</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」在英文欽定本聖經譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>a palace of silver</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
-        <w:t>（銀宮），用銀子建造成的宮殿當然非常美麗。因此小妹若願意分別為聖，我們就繼續幫助她，讓她領受豐盛的救恩，得著豐盛的生命，被建造成美麗的銀宮，讓萬王之王快樂地住在其中。英文新國標準本聖經</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E6B27">
+        <w:t>（銀宮），用銀子建造成的宮殿當然非常美麗。因此小妹若願意分別為聖，我們就繼續幫助她，讓她領受豐盛的救恩，得著豐盛的生命，被建造成美麗的銀宮，讓萬王之王快樂地住在其中。英文</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
+        <w:t>新美國標準版聖</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="085cm0"/>
+        </w:rPr>
         <w:t>將「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銀塔</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>」譯作</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>a battlement of silver</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>（銀垛）。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:t>battlement</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
@@ -15348,67 +15419,81 @@
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在這地方我必賜平安</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="085cm0"/>
         </w:rPr>
         <w:t>！</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」主不要我們為了熱心服事而失去平安。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CBD13" w14:textId="78994C0F" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
+    <w:p w14:paraId="414CBD13" w14:textId="44D43112" w:rsidR="00412448" w:rsidRPr="007E6B27" w:rsidRDefault="00412448" w:rsidP="00734984">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>保羅在神眼中像得平安的人，他說：「</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我被你們論斷或被別人論斷，我都以為極小的事，連我自己也不論自己，</w:t>
+        <w:t>我被你們論斷或被別人論斷，我都以為極小的事，連我自己也不論</w:t>
+      </w:r>
+      <w:r w:rsidR="00466B38">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>斷</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B27">
+        <w:rPr>
+          <w:rStyle w:val="22"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>自己，</w:t>
       </w:r>
       <w:r w:rsidR="00906D1B" w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rStyle w:val="22"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>判斷我的乃是主，所以時候未到，什麼都不要論斷，只等主來，祂要照出暗中的隱情，顯明人心的意念，那時各人要從神那裡得著稱讚。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」（林前四</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -15989,60 +16074,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="037164A9" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00906D1B" w:rsidRDefault="00412448" w:rsidP="00E107D8">
       <w:pPr>
         <w:pStyle w:val="085cm"/>
         <w:spacing w:before="164"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109AC82E" w14:textId="77777777" w:rsidR="00412448" w:rsidRPr="00734984" w:rsidRDefault="00412448">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00412448" w:rsidRPr="00734984" w:rsidSect="00BA7F4E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
       <w:pgMar w:top="1021" w:right="851" w:bottom="851" w:left="851" w:header="454" w:footer="454" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="329"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F8DD263" w14:textId="77777777" w:rsidR="00AC1D71" w:rsidRDefault="00AC1D71" w:rsidP="00E3650F">
+    <w:p w14:paraId="3A806E2C" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="457069D9" w14:textId="77777777" w:rsidR="00AC1D71" w:rsidRDefault="00AC1D71" w:rsidP="00E3650F">
+    <w:p w14:paraId="2609270C" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -16071,214 +16156,214 @@
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Himalaya">
     <w:panose1 w:val="01010100010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00010000" w:usb2="00000040" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-838845500"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="75C0E603" w14:textId="10BCC8C8" w:rsidR="00BA7F4E" w:rsidRDefault="00BA7F4E" w:rsidP="00BA7F4E">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0357FB03" w14:textId="53404F52" w:rsidR="005A0BE9" w:rsidRDefault="005A0BE9" w:rsidP="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00305C6F" w:rsidRPr="00305C6F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B331D0C" w14:textId="77777777" w:rsidR="00AC1D71" w:rsidRDefault="00AC1D71" w:rsidP="00E3650F">
+    <w:p w14:paraId="5FAEFEAD" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74CB0DC9" w14:textId="77777777" w:rsidR="00AC1D71" w:rsidRDefault="00AC1D71" w:rsidP="00E3650F">
+    <w:p w14:paraId="12271897" w14:textId="77777777" w:rsidR="00B13517" w:rsidRDefault="00B13517" w:rsidP="00E3650F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41CBFE31" w14:textId="7BA03A21" w:rsidR="00BA7F4E" w:rsidRPr="00BA7F4E" w:rsidRDefault="00BA7F4E" w:rsidP="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>劉秀慧牧師講章</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>裡面的天地：雅歌逐章解經</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="367D1FBC" w14:textId="39B98844" w:rsidR="00BA7F4E" w:rsidRDefault="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>劉秀慧牧師講章</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>裡面的天地：雅歌逐章解經</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13506E6A" w14:textId="45BF8B65" w:rsidR="00BA7F4E" w:rsidRPr="00BA7F4E" w:rsidRDefault="00BA7F4E" w:rsidP="00BA7F4E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013155FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19705DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17590,94 +17675,95 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1569609669">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="56518456">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="406071952">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1717848282">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1516848800">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="369116414">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="81"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="329"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B910EA"/>
     <w:rsid w:val="00003686"/>
     <w:rsid w:val="00003F17"/>
     <w:rsid w:val="00004C07"/>
     <w:rsid w:val="00004D42"/>
     <w:rsid w:val="00006C7A"/>
     <w:rsid w:val="000128F7"/>
     <w:rsid w:val="000134D9"/>
     <w:rsid w:val="00020252"/>
     <w:rsid w:val="0002110B"/>
     <w:rsid w:val="00025099"/>
+    <w:rsid w:val="0003321A"/>
     <w:rsid w:val="00034E2A"/>
     <w:rsid w:val="000411C2"/>
     <w:rsid w:val="000446E0"/>
     <w:rsid w:val="00046CFC"/>
     <w:rsid w:val="000520D8"/>
     <w:rsid w:val="00054FA8"/>
     <w:rsid w:val="000562AA"/>
     <w:rsid w:val="00061D7F"/>
     <w:rsid w:val="00064E12"/>
     <w:rsid w:val="00065394"/>
     <w:rsid w:val="000678A5"/>
     <w:rsid w:val="0007050C"/>
     <w:rsid w:val="0007064C"/>
     <w:rsid w:val="00070CFE"/>
     <w:rsid w:val="00074EB2"/>
     <w:rsid w:val="00075A34"/>
     <w:rsid w:val="00081218"/>
     <w:rsid w:val="0008436F"/>
     <w:rsid w:val="00084DF5"/>
     <w:rsid w:val="00095CC7"/>
     <w:rsid w:val="00096D59"/>
     <w:rsid w:val="000A2CFD"/>
     <w:rsid w:val="000A35CB"/>
     <w:rsid w:val="000A3E0B"/>
     <w:rsid w:val="000A3F3D"/>
@@ -17814,84 +17900,89 @@
     <w:rsid w:val="003317A3"/>
     <w:rsid w:val="003334A3"/>
     <w:rsid w:val="0034303B"/>
     <w:rsid w:val="00352E9C"/>
     <w:rsid w:val="0036059D"/>
     <w:rsid w:val="003611EE"/>
     <w:rsid w:val="00363D53"/>
     <w:rsid w:val="00372033"/>
     <w:rsid w:val="0037375D"/>
     <w:rsid w:val="003769ED"/>
     <w:rsid w:val="00377B9D"/>
     <w:rsid w:val="0038216F"/>
     <w:rsid w:val="003825DA"/>
     <w:rsid w:val="003832EF"/>
     <w:rsid w:val="0038626F"/>
     <w:rsid w:val="00391989"/>
     <w:rsid w:val="00397E15"/>
     <w:rsid w:val="003B0A69"/>
     <w:rsid w:val="003B34FD"/>
     <w:rsid w:val="003C0963"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003D3444"/>
     <w:rsid w:val="003D4D9F"/>
     <w:rsid w:val="003E3035"/>
     <w:rsid w:val="003E3166"/>
+    <w:rsid w:val="003E3F73"/>
     <w:rsid w:val="003E4FDF"/>
     <w:rsid w:val="003F00BB"/>
     <w:rsid w:val="003F0409"/>
     <w:rsid w:val="003F0609"/>
     <w:rsid w:val="003F21F7"/>
     <w:rsid w:val="003F2289"/>
     <w:rsid w:val="003F2E57"/>
     <w:rsid w:val="003F2E82"/>
     <w:rsid w:val="003F66ED"/>
     <w:rsid w:val="004000AF"/>
     <w:rsid w:val="00403D44"/>
     <w:rsid w:val="00404A10"/>
+    <w:rsid w:val="00404A71"/>
     <w:rsid w:val="004052FA"/>
     <w:rsid w:val="00407C0F"/>
     <w:rsid w:val="00412448"/>
     <w:rsid w:val="0041305B"/>
     <w:rsid w:val="004171FC"/>
     <w:rsid w:val="004173D4"/>
     <w:rsid w:val="004177CB"/>
     <w:rsid w:val="00424076"/>
     <w:rsid w:val="0043270B"/>
     <w:rsid w:val="00432E76"/>
     <w:rsid w:val="004342C2"/>
     <w:rsid w:val="00436079"/>
     <w:rsid w:val="00440BCA"/>
     <w:rsid w:val="00442D39"/>
     <w:rsid w:val="0044500E"/>
     <w:rsid w:val="0044732D"/>
     <w:rsid w:val="004534A7"/>
     <w:rsid w:val="00453B23"/>
     <w:rsid w:val="00454092"/>
     <w:rsid w:val="0045536C"/>
     <w:rsid w:val="00465604"/>
+    <w:rsid w:val="00466B38"/>
+    <w:rsid w:val="00466C6B"/>
     <w:rsid w:val="00467AA1"/>
+    <w:rsid w:val="004722C6"/>
     <w:rsid w:val="004745DD"/>
     <w:rsid w:val="00474C4A"/>
     <w:rsid w:val="00476DB1"/>
     <w:rsid w:val="00477D0C"/>
     <w:rsid w:val="00482DE5"/>
     <w:rsid w:val="00485569"/>
     <w:rsid w:val="004862B8"/>
     <w:rsid w:val="00491041"/>
     <w:rsid w:val="004939D6"/>
     <w:rsid w:val="004A0870"/>
     <w:rsid w:val="004A18A6"/>
     <w:rsid w:val="004A52EC"/>
     <w:rsid w:val="004A6227"/>
     <w:rsid w:val="004A680B"/>
     <w:rsid w:val="004A68A4"/>
     <w:rsid w:val="004B0AB3"/>
     <w:rsid w:val="004B3CB6"/>
     <w:rsid w:val="004B3EC2"/>
     <w:rsid w:val="004B4CA2"/>
     <w:rsid w:val="004C19DC"/>
     <w:rsid w:val="004C7CCB"/>
     <w:rsid w:val="004D0201"/>
     <w:rsid w:val="004D621E"/>
     <w:rsid w:val="004E166B"/>
     <w:rsid w:val="004E3CA6"/>
@@ -18011,50 +18102,51 @@
     <w:rsid w:val="00720EF5"/>
     <w:rsid w:val="007210DF"/>
     <w:rsid w:val="00723CAE"/>
     <w:rsid w:val="0073113C"/>
     <w:rsid w:val="00733497"/>
     <w:rsid w:val="00734984"/>
     <w:rsid w:val="00735E3A"/>
     <w:rsid w:val="00735F0F"/>
     <w:rsid w:val="00737FEC"/>
     <w:rsid w:val="0074053A"/>
     <w:rsid w:val="0074057D"/>
     <w:rsid w:val="00741236"/>
     <w:rsid w:val="007433CD"/>
     <w:rsid w:val="00743494"/>
     <w:rsid w:val="007475A2"/>
     <w:rsid w:val="00753BDC"/>
     <w:rsid w:val="00756E9B"/>
     <w:rsid w:val="007608C7"/>
     <w:rsid w:val="00763A2F"/>
     <w:rsid w:val="0076713D"/>
     <w:rsid w:val="00771F54"/>
     <w:rsid w:val="00771F8B"/>
     <w:rsid w:val="00776120"/>
     <w:rsid w:val="00792DE9"/>
     <w:rsid w:val="00793246"/>
+    <w:rsid w:val="007A168F"/>
     <w:rsid w:val="007A468B"/>
     <w:rsid w:val="007A542F"/>
     <w:rsid w:val="007A63BE"/>
     <w:rsid w:val="007B019B"/>
     <w:rsid w:val="007B11E6"/>
     <w:rsid w:val="007B22E8"/>
     <w:rsid w:val="007B3DA0"/>
     <w:rsid w:val="007B5820"/>
     <w:rsid w:val="007C602D"/>
     <w:rsid w:val="007D6729"/>
     <w:rsid w:val="007E2554"/>
     <w:rsid w:val="007E371F"/>
     <w:rsid w:val="007E5B33"/>
     <w:rsid w:val="007E5D35"/>
     <w:rsid w:val="007E6B27"/>
     <w:rsid w:val="007F07BB"/>
     <w:rsid w:val="007F6EE6"/>
     <w:rsid w:val="007F7775"/>
     <w:rsid w:val="00800047"/>
     <w:rsid w:val="00800336"/>
     <w:rsid w:val="008044AA"/>
     <w:rsid w:val="008053DD"/>
     <w:rsid w:val="00806E55"/>
     <w:rsid w:val="00820E20"/>
     <w:rsid w:val="008239E8"/>
@@ -18200,50 +18292,51 @@
     <w:rsid w:val="00AB217E"/>
     <w:rsid w:val="00AB3B51"/>
     <w:rsid w:val="00AB7260"/>
     <w:rsid w:val="00AC131A"/>
     <w:rsid w:val="00AC1D71"/>
     <w:rsid w:val="00AC50DC"/>
     <w:rsid w:val="00AC52F3"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD030A"/>
     <w:rsid w:val="00AD2A32"/>
     <w:rsid w:val="00AE6498"/>
     <w:rsid w:val="00AF1226"/>
     <w:rsid w:val="00AF1E42"/>
     <w:rsid w:val="00AF1E7E"/>
     <w:rsid w:val="00AF2FBC"/>
     <w:rsid w:val="00AF57C9"/>
     <w:rsid w:val="00AF6470"/>
     <w:rsid w:val="00AF7553"/>
     <w:rsid w:val="00AF77BB"/>
     <w:rsid w:val="00AF7856"/>
     <w:rsid w:val="00B021FF"/>
     <w:rsid w:val="00B05F28"/>
     <w:rsid w:val="00B06C00"/>
     <w:rsid w:val="00B105D3"/>
     <w:rsid w:val="00B12035"/>
+    <w:rsid w:val="00B13517"/>
     <w:rsid w:val="00B14C1C"/>
     <w:rsid w:val="00B14CE9"/>
     <w:rsid w:val="00B1556E"/>
     <w:rsid w:val="00B22016"/>
     <w:rsid w:val="00B264D8"/>
     <w:rsid w:val="00B32D62"/>
     <w:rsid w:val="00B37D1B"/>
     <w:rsid w:val="00B403B4"/>
     <w:rsid w:val="00B40DE4"/>
     <w:rsid w:val="00B418AD"/>
     <w:rsid w:val="00B43831"/>
     <w:rsid w:val="00B4641A"/>
     <w:rsid w:val="00B5128B"/>
     <w:rsid w:val="00B5270F"/>
     <w:rsid w:val="00B52A79"/>
     <w:rsid w:val="00B55F7D"/>
     <w:rsid w:val="00B56649"/>
     <w:rsid w:val="00B56DEE"/>
     <w:rsid w:val="00B61F61"/>
     <w:rsid w:val="00B625B3"/>
     <w:rsid w:val="00B708AC"/>
     <w:rsid w:val="00B70FD2"/>
     <w:rsid w:val="00B7286C"/>
     <w:rsid w:val="00B74A11"/>
     <w:rsid w:val="00B76E8F"/>
@@ -18278,50 +18371,51 @@
     <w:rsid w:val="00BE62F0"/>
     <w:rsid w:val="00BF556C"/>
     <w:rsid w:val="00C00178"/>
     <w:rsid w:val="00C044D6"/>
     <w:rsid w:val="00C049CB"/>
     <w:rsid w:val="00C070D9"/>
     <w:rsid w:val="00C113C9"/>
     <w:rsid w:val="00C1668C"/>
     <w:rsid w:val="00C17016"/>
     <w:rsid w:val="00C2231D"/>
     <w:rsid w:val="00C235B1"/>
     <w:rsid w:val="00C25482"/>
     <w:rsid w:val="00C320CE"/>
     <w:rsid w:val="00C34381"/>
     <w:rsid w:val="00C344A7"/>
     <w:rsid w:val="00C35E96"/>
     <w:rsid w:val="00C3674C"/>
     <w:rsid w:val="00C368C2"/>
     <w:rsid w:val="00C369D3"/>
     <w:rsid w:val="00C40964"/>
     <w:rsid w:val="00C42A67"/>
     <w:rsid w:val="00C4635E"/>
     <w:rsid w:val="00C53781"/>
     <w:rsid w:val="00C54D24"/>
     <w:rsid w:val="00C551B1"/>
+    <w:rsid w:val="00C56CC8"/>
     <w:rsid w:val="00C61B2F"/>
     <w:rsid w:val="00C701F6"/>
     <w:rsid w:val="00C74D1B"/>
     <w:rsid w:val="00C77B60"/>
     <w:rsid w:val="00C967D1"/>
     <w:rsid w:val="00CA4248"/>
     <w:rsid w:val="00CA6CB3"/>
     <w:rsid w:val="00CB2B6D"/>
     <w:rsid w:val="00CB37E6"/>
     <w:rsid w:val="00CB6B0A"/>
     <w:rsid w:val="00CC0903"/>
     <w:rsid w:val="00CC486D"/>
     <w:rsid w:val="00CD0147"/>
     <w:rsid w:val="00CD59DE"/>
     <w:rsid w:val="00CD6CDB"/>
     <w:rsid w:val="00CD72DE"/>
     <w:rsid w:val="00CD7634"/>
     <w:rsid w:val="00CE459F"/>
     <w:rsid w:val="00CE6E2C"/>
     <w:rsid w:val="00CF5C90"/>
     <w:rsid w:val="00CF65BC"/>
     <w:rsid w:val="00CF7C99"/>
     <w:rsid w:val="00D0024E"/>
     <w:rsid w:val="00D0078D"/>
     <w:rsid w:val="00D0095E"/>
@@ -18349,50 +18443,51 @@
     <w:rsid w:val="00D83152"/>
     <w:rsid w:val="00D86006"/>
     <w:rsid w:val="00D9145B"/>
     <w:rsid w:val="00D935A7"/>
     <w:rsid w:val="00D94142"/>
     <w:rsid w:val="00D95355"/>
     <w:rsid w:val="00D96542"/>
     <w:rsid w:val="00DA28A9"/>
     <w:rsid w:val="00DA342B"/>
     <w:rsid w:val="00DA35ED"/>
     <w:rsid w:val="00DC0912"/>
     <w:rsid w:val="00DC770D"/>
     <w:rsid w:val="00DE0420"/>
     <w:rsid w:val="00DE24E1"/>
     <w:rsid w:val="00DE52D7"/>
     <w:rsid w:val="00DE60A0"/>
     <w:rsid w:val="00DF27C5"/>
     <w:rsid w:val="00E011F8"/>
     <w:rsid w:val="00E01262"/>
     <w:rsid w:val="00E019A1"/>
     <w:rsid w:val="00E06D96"/>
     <w:rsid w:val="00E07250"/>
     <w:rsid w:val="00E107D8"/>
     <w:rsid w:val="00E112C5"/>
     <w:rsid w:val="00E11C14"/>
+    <w:rsid w:val="00E11F52"/>
     <w:rsid w:val="00E1252D"/>
     <w:rsid w:val="00E13F53"/>
     <w:rsid w:val="00E1751B"/>
     <w:rsid w:val="00E2511F"/>
     <w:rsid w:val="00E356E1"/>
     <w:rsid w:val="00E3650F"/>
     <w:rsid w:val="00E40397"/>
     <w:rsid w:val="00E42ECF"/>
     <w:rsid w:val="00E45D86"/>
     <w:rsid w:val="00E47CBE"/>
     <w:rsid w:val="00E579DF"/>
     <w:rsid w:val="00E610B5"/>
     <w:rsid w:val="00E630CA"/>
     <w:rsid w:val="00E64BCD"/>
     <w:rsid w:val="00E661F6"/>
     <w:rsid w:val="00E66D30"/>
     <w:rsid w:val="00E71AD6"/>
     <w:rsid w:val="00E71D67"/>
     <w:rsid w:val="00E7281D"/>
     <w:rsid w:val="00E72B7C"/>
     <w:rsid w:val="00E80BEF"/>
     <w:rsid w:val="00E918E0"/>
     <w:rsid w:val="00E96D55"/>
     <w:rsid w:val="00EA0808"/>
     <w:rsid w:val="00EA378C"/>
@@ -20196,51 +20291,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24E0096F-7E74-4FBD-9534-1C528F9C832B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>137</Pages>
-[...1 lines deleted...]
-  <Characters>73847</Characters>
+  <Pages>1</Pages>
+  <Words>12956</Words>
+  <Characters>73850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>615</Lines>
   <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>86629</CharactersWithSpaces>
+  <CharactersWithSpaces>86633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>slzion</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>